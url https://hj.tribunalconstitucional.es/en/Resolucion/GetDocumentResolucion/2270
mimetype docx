--- v0 (2025-12-21)
+++ v1 (2026-05-26)
@@ -670,51 +670,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Este Tribunal tiene declarado que "la dilucidación de qué aspectos de una regulación deben considerarse básicos y cuáles propios de una legislación de desarrollo es, sin duda, una operación compleja, en la que resulta necesario ponderar diversos elementos, como la naturaleza de la materia que se regula o la mayor o menor necesidad de una regulación uniforme de sus diversos aspectos en todo el territorio nacional". Y ha añadido que, para la revisión de la labor llevada a cabo en tal sentido por las instancias normadoras que a este Tribunal corresponde realizar, puede y debe emplear "como criterios orientadores, los mismos objetivos que expresamente se propone el legislador y que justifican el establecimiento de bases normativas, salvo que fundadamente parezcan irrazonables o incompatibles con prescripciones constitucionales. De esta forma, el contraste entre esos objetivos del legislador y la norma efectivamente establecida para conseguirlos debe servir para evaluar si existe una correspondencia entre ellos y si la normativa en cuestión es básica en cuanto que regulación necesariamente uniforme"(STC 86/1989).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Pues bien, es evidente que, como el Abogado del Estado apunta, la normativa básica en materia de contratación administrativa tiene principalmente por objeto, aparte de otros fines de interés general, proporcionar las garantías de publicidad, igualdad, libre concurrencia y seguridad jurídica que aseguren a los ciudadanos un tratamiento común por parte de todas las Administraciones públicas. Objetivo éste que refuerzan y extienden subjetivamente las directivas de la CEE. sobre la materia, a las que es preciso adaptar nuestro Derecho interno, razón que motivó tanto la modificación de la Ley de Contratos del Estado por el Real Decreto Legislativo 931/1986, como la subsiguiente modificación del Reglamento General de Contratación operada por el Real Decreto 2.528/1986, ahora impugnado.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Quiere decirse, pues, que todos los preceptos de este último que tiendan directamente, en complemento necesario de la Ley de Contratos, a dotar de efectividad práctica a aquellos principios básicos de la contratación administrativa deben ser razonablemente considerados como normas básicas.  Mientras que no lo serán aquellas otras prescripciones de detalle o de procedimiento que, sin merma de la eficacia de tales principios básicos, pudieran ser sustituías por otras regulaciones asimismo complementarias o de detalle, elaboradas por las Comunidades Autónomas con competencia para ello.</w:t>
+        <w:t xml:space="preserve">Quiere decirse, pues, que todos los preceptos de este último que tiendan directamente, en complemento necesario de la Ley de Contratos, a dotar de efectividad práctica a aquellos principios básicos de la contratación administrativa deben ser razonablemente considerados como normas básicas.  Mientras que no lo serán aquellas otras prescripciones de detalle o de procedimiento que, sin merma de la eficacia de tales principios básicos, pudieran ser sustituidas por otras regulaciones asimismo complementarias o de detalle, elaboradas por las Comunidades Autónomas con competencia para ello.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Son estos los criterios que hemos de utilizar en la revisión que nos corresponde efectuar de los preceptos del Real Decreto 2.528/1986, a efectos de la resolución del presente conflicto. Pero antes de ello, es preciso señalar que muchos de esos preceptos reglamentarios son repetición de artículos de la Ley de Contratos del Estado, la mayor parte de ellos modificados o añadidos por el Real Decreto Legislativo 931/1986, cuyo carácter de básicos no fue, en el aspecto material, objeto de impugnación en el recurso que contra él interpuso el Gobierno Vasco, resuelto en sentido desestimatorio por la STC 179/1982.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esta misma abstención impugnatoria se mantiene con esos preceptos reglamentarios que son simple reiteración de artículos de la Ley, puesto que, si bien en el aspecto formal niega carácter básico a todos los preceptos del Reglamento por ser ello consecuencia que naturalmente se derivaría de la nulidad formal de la Disposición adicional primera que les otorga la calificación de básicos, no ocurre lo mismo, en el plano material, ya que en éste el Gobierno Vasco limita su impugnación a los artículos del Reglamento que son complemento o desarrollo de las normas legales básicas, porque, a su juicio, constituyen una normativa de detalle y exhaustiva, que impide a la Comunidad Autónoma ejercitar su competencia de desarrollo y ejecución que, en esta materia, le confiere la Constitución y su Estatuto de Autonomía,formulando asi una impugnación generalizada que sólo adquiere cierto grado de individualización, cuando cita determinados preceptos del Reglamento que considera incluidos en su denuncia de exceso de competencia básica material por parte del Gobierno de la Nación.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">