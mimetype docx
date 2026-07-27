--- v0 (2025-12-18)
+++ v1 (2026-07-27)
@@ -1286,126 +1286,143 @@
     <w:p w:rsidRPr="00D64CC6" w:rsidR="00AD51A7" w:rsidP="00B40515" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD51A7" w:rsidP="006A78CB" w:rsidRDefault="008777C4">
-[...9 lines deleted...]
-        <w:t>Inadmitir el presente recurso de amparo.</w:t>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Inadmitir el presente recurso de amparo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Publíquese este Auto en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00AD51A7" w:rsidP="00FA1DC4" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD51A7" w:rsidP="00691472" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Valencia, a trece de enero de dos mil doce.</w:t>
+    <w:p w:rsidR="00AD51A7" w:rsidP="00394F68" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1416"/>
+          <w:tab w:val="left" w:pos="2124"/>
+          <w:tab w:val="left" w:pos="2832"/>
+          <w:tab w:val="left" w:pos="3540"/>
+          <w:tab w:val="left" w:pos="4248"/>
+          <w:tab w:val="left" w:pos="4956"/>
+          <w:tab w:val="left" w:pos="5664"/>
+          <w:tab w:val="left" w:pos="6372"/>
+          <w:tab w:val="left" w:pos="7080"/>
+          <w:tab w:val="left" w:pos="7788"/>
+          <w:tab w:val="left" w:pos="8496"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valencia, a trece de enero de dos mil doce.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00AD51A7" w:rsidP="00E70809" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
@@ -1617,59 +1634,50 @@
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Valencia, a trece de enero de dos mil doce.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...7 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">2. Voto particular que formula el Magistrado don Pablo Pérez Tremps al Auto dictado en el recurso de amparo núm. 5241-2011</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Con el máximo respeto a la posición mayoritaria del Pleno debo manifestar mi discrepancia con la inadmisión con la que concluye la resolución del asunto citado en el encabezamiento y relativo a la impugnación de determinados actos dictados en la tramitación parlamentaria de la reforma de la Constitución, relativa a su art. 135, y aprobada el 27 de septiembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
@@ -1770,95 +1778,68 @@
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Valencia, a trece de enero de dos mil doce.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...7 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">3. Voto particular que formula el Magistrado don Luis Ignacio Ortega Álvarez al Auto dictado en el recurso de amparo núm. 5241-2011.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...16 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Además de los argumentos de procedimiento desarrollados respecto de este mismo asunto por el Magistrado don Pablo Pérez Tremps en su Voto particular al que me adhiero en su totalidad, quiero desarrollar otros dos de contenido material relativos al papel de este Tribunal ante los procesos de reforma constitucional.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Estoy conforme con lo señalado en el Auto al que se refiere este Voto particular, cuando se declara que el constituyente ha querido dejar separados los procesos de reforma contemplados en los artículos 167 y 168 CE y que esa claridad debe ser respetada por este Tribunal. Sin embargo, aunque bien es cierto que no hay una afirmación en contrario, hubiese sido más acorde con la función de control y tutela de la Constitución que este Tribunal tiene encomendada el haber establecido expresamente una reserva de conocimiento y examen del contenido de las reformas constitucionales realizadas, para evitar que, presentada la reforma de una parte de la Constitución a la que formalmente correspondería el procedimiento del artículo 167 CE, materialmente se estuviese produciendo también una variación sustancial de las partes de la Constitución cuya reforma exige adoptar el procedimiento del artículo 168 CE. Por ejemplo, si se pretendiese una reforma de los artículos 147 y 152 CE en el sentido de que expresamente se prohibiese a los Estatutos de Autonomía la posibilidad de incluir entre las instituciones autonómicas las Asambleas legislativas (artículos para cuya reforma corresponde el procedimiento del artículo 167 CE) cabría preguntarse si esta reforma no estaría afectando también al artículo 2 CE, para cuya reforma sí se exige el procedimiento del artículo 168.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
@@ -1906,68 +1887,50 @@
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Mi voto favorable se explica en la consideración de evitar que este Tribunal pudiese invadir el terreno que le corresponde al poder legislativo, pero considero que esta reflexión debería haber formado parte del cuerpo de la decisión sobre este asunto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Valencia, a trece de enero de dos mil doce.</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00C36767" w:rsidR="00AD51A7" w:rsidSect="00EA43A8">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>