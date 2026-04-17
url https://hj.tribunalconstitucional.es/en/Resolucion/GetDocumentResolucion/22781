--- v0 (2025-12-13)
+++ v1 (2026-04-17)
@@ -2272,51 +2272,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Según hemos señalado en diversas ocasiones, la realización del denominado juicio de relevancia se plasma en “el esquema argumental del que resulte que el fallo que haya de dictarse en el proceso a quo depende de la validez o falta de validez de la norma cuestionada” (por todas, STC 141/2008, de 30 de octubre, FJ 4). En este caso se discute la adecuada formulación de dicho juicio de relevancia porque las representaciones de la Junta y del Parlamento de Andalucía entienden que el órgano judicial no debiera siquiera pronunciarse sobre el fondo de la pretensión ejercida por la actora al concurrir las causas de inadmisión ya indicadas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Planteada en tales términos, tampoco esta causa de inadmisión puede prosperar. Como hemos tenido ocasión de recordar en la ya citada STC 141/2008, de 30 de octubre, es al órgano judicial promotor de la cuestión a quien compete prima facie la realización del juicio de relevancia “de modo que el Tribunal Constitucional no puede invadir ámbitos que, primera y principalmente, corresponden a aquéllos, adentrándose a sustituir o rectificar el criterio de los órganos judiciales proponentes, salvo en los supuestos en que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se advierta que la argumentación judicial en relación con el juicio de relevancia resulta falta de consistencia, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad en los términos en que ésta es definida por el art. 163 CE (entre otras, SSTC 17/1981, de 1 de junio, FJ 1; 106/1986, de 24 de julio, FJ 1; 76/1990, de 26 de abril, FJ 1; 157/1990, de 18 de octubre, FJ 1; 189/1991, de 3 de octubre, FJ 2; 90/1994, de 17 de marzo, FJ 2; 174/1998, de 23 de julio, FJ 1; 67/2002, de 21 de marzo, FJ 2; 63/2003, de 27 de marzo, FJ 2; 255/2004, de 22 de diciembre, FJ 2, y 200/2006, de 30 de marzo, FJ 2). En suma, la eventual apreciación de la notoria falta de consistencia de la argumentación judicial sobre la aplicabilidad al caso del precepto legal cuestionado y su relevancia para el fallo que haya de dictarse determinará la inadmisibilidad de la cuestión de inconstitucionalidad” (FJ 4). De modo que, como también señalamos en aquella resolución, este Tribunal ejerce un “control meramente externo” que excluye la revisión del criterio judicial acerca de la aplicabilidad de la norma, extremo aquí controvertido, salvo que “resulte con toda evidencia errado” porque sea “notoriamente inconsistente o equivocada la argumentación judicial sobre la aplicabilidad al caso de la norma cuestionada” (loc. cit.). Debe recordarse que el control que este Tribunal realiza no se extiende a los requisitos procesales del proceso judicial en el que se plantea la cuestión, por todas, SSTC 196/1987, de 11 de diciembre, FJ 3 y 106/1990, de 6 de junio, FJ 3.</w:t>
+        <w:t xml:space="preserve">Planteada en tales términos, tampoco esta causa de inadmisión puede prosperar. Como hemos tenido ocasión de recordar en la ya citada STC 141/2008, de 30 de octubre, es al órgano judicial promotor de la cuestión a quien compete prima facie la realización del juicio de relevancia “de modo que el Tribunal Constitucional no puede invadir ámbitos que, primera y principalmente, corresponden a aquéllos, adentrándose a sustituir o rectificar el criterio de los órganos judiciales proponentes, salvo en los supuestos en que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se advierta que la argumentación judicial en relación con el juicio de relevancia resulta falta de consistencia, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad en los términos en que ésta es definida por el art. 163 CE (entre otras, SSTC 17/1981, de 1 de junio, FJ 1; 106/1986, de 24 de julio, FJ 1; 76/1990, de 26 de abril, FJ 1; 157/1990, de 18 de octubre, FJ 1; 189/1991, de 3 de octubre, FJ 2; 90/1994, de 17 de marzo, FJ 2; 174/1998, de 23 de julio, FJ 1; 67/2002, de 21 de marzo, FJ 2; 63/2003, de 27 de marzo, FJ 2; 255/2004, de 23 de diciembre, FJ 2, y 200/2006, de 30 de marzo, FJ 2). En suma, la eventual apreciación de la notoria falta de consistencia de la argumentación judicial sobre la aplicabilidad al caso del precepto legal cuestionado y su relevancia para el fallo que haya de dictarse determinará la inadmisibilidad de la cuestión de inconstitucionalidad” (FJ 4). De modo que, como también señalamos en aquella resolución, este Tribunal ejerce un “control meramente externo” que excluye la revisión del criterio judicial acerca de la aplicabilidad de la norma, extremo aquí controvertido, salvo que “resulte con toda evidencia errado” porque sea “notoriamente inconsistente o equivocada la argumentación judicial sobre la aplicabilidad al caso de la norma cuestionada” (loc. cit.). Debe recordarse que el control que este Tribunal realiza no se extiende a los requisitos procesales del proceso judicial en el que se plantea la cuestión, por todas, SSTC 196/1987, de 11 de diciembre, FJ 3 y 106/1990, de 6 de junio, FJ 3.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Sometido el juicio de relevancia efectuado por la Sala de lo Contencioso-Administrativo (Sección Primera) del Tribunal Superior de Justicia de Andalucía, con sede en Sevilla, en el Auto de planteamiento de la presente cuestión de inconstitucionalidad no puede concluirse que incurra en ninguno de tales defectos. De una parte porque no resulta evidente la inadmisibilidad de un recurso contencioso-administrativo interpuesto por la vía de la Ley 62/1978, de 26 de diciembre, para la protección jurisdiccional de los derechos fundamentales de la persona, en el que la actora reprocha a las resoluciones administrativas concretamente impugnadas la vulneración de los arts. 14 y 23.2 de la Constitución. De otra porque tampoco es incuestionable que la pertenencia de la actora a la función pública autonómica le haya despojado de la titularidad del derecho fundamental a acceder a los cargos y funciones públicas en condiciones de igualdad, que es el invocado en el proceso a quo. Parece que las representaciones de la Junta de Andalucía y del Parlamento de Andalucía asumen que siendo la demandante funcionaria de la Junta de Andalucía no resultaría de recibo que invocara el mencionado derecho fundamental puesto que no concursaría por el llamado turno libre sino por promoción interna. Sin embargo, conforme a nuestra doctrina antes señalada, no puede apreciarse que por el hecho de que la actora pertenezca a la función pública autonómica, resulte notoriamente inconsistente o equivocada la argumentación judicial sobre la aplicabilidad al caso de la norma cuestionada.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">