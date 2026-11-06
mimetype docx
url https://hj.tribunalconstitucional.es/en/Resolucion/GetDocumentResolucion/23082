--- v0 (2025-12-17)
+++ v1 (2026-11-06)
@@ -1102,51 +1102,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. Procede igualmente descartar que la actora haya visto lesionado su derecho a la igualdad (art. 14 CE) porque a las tres operadoras se le hayan impuesto multas de idéntica cuantía cuando, dado que la actora solo opera en el restringido ámbito de la línea marítima donde se ha realizado la infracción mientras las otras dos actúan en el más amplio del transporte marítimo del sur de Europa y norte de África, presentan muy distinto volumen de negocio, pues subyace a este planteamiento una pretensión de trato desigual a supuestos desiguales y como es sabido “el principio de igualdad no puede fundamentar un reproche de discriminación por indiferenciación” (por todas, SSTC 164/1995, de 13 de noviembre, FJ 7; y 117/2006, de 24 de abril).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Tampoco puede prosperar la alegación de trato desigual contrario al art. 14 CE por la desproporción de la multa impuesta en comparación con las precedentes acordadas por el Tribunal de Defensa de la Competencia, pues la actora se limita a citar los casos, sin precisar las circunstancias de los mismos, en todo caso no lo suficiente para que este Tribunal pueda apreciar si son supuestos de hecho análogos al presente (sobre la necesidad de que los supuestos de hecho sean análogos en los casos de aplicación administrativa de la ley, STC 7/2009, de 12 de enero), de modo que no levanta la carga de acreditar un término homogéneo de contraste respecto del que verificar el juicio de igualdad, como era su obligación según reiterada doctrina constitucional (por todas, SSTC 31/2008, de 25 de febrero, FJ 3; y 161/2008, de 12 de diciembre, FJ 2).</w:t>
+        <w:t xml:space="preserve">Tampoco puede prosperar la alegación de trato desigual contrario al art. 14 CE por la desproporción de la multa impuesta en comparación con las precedentes acordadas por el Tribunal de Defensa de la Competencia, pues la actora se limita a citar los casos, sin precisar las circunstancias de los mismos, en todo caso no lo suficiente para que este Tribunal pueda apreciar si son supuestos de hecho análogos al presente (sobre la necesidad de que los supuestos de hecho sean análogos en los casos de aplicación administrativa de la ley, STC 7/2009, de 12 de enero), de modo que no levanta la carga de acreditar un término homogéneo de contraste respecto del que verificar el juicio de igualdad, como era su obligación según reiterada doctrina constitucional (por todas, SSTC 31/2008, de 25 de febrero, FJ 3; y 161/2008, de 2 de diciembre, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E6F5E" w:rsidR="00F31FAF" w:rsidP="001E6F5E" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="clear" w:pos="1416"/>
           <w:tab w:val="clear" w:pos="2124"/>
           <w:tab w:val="clear" w:pos="2832"/>
           <w:tab w:val="clear" w:pos="3540"/>
           <w:tab w:val="clear" w:pos="4248"/>
           <w:tab w:val="clear" w:pos="4956"/>
           <w:tab w:val="clear" w:pos="5664"/>
           <w:tab w:val="clear" w:pos="6372"/>
           <w:tab w:val="clear" w:pos="7080"/>