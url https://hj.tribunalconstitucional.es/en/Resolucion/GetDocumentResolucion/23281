--- v0 (2025-12-13)
+++ v1 (2026-09-22)
@@ -2287,59 +2287,50 @@
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Estimar parcialmente el conflicto positivo de competencia núm. 9077-2008 interpuesto por el Gobierno de la Generalitat de Cataluña contra la Orden TIN/2158/2008, de 18 de julio, por la que se establecen las bases reguladoras para la concesión de las subvenciones a entidades locales para el desarrollo de programas innovadores a favor de la integración de inmigrantes, y contra la resolución de 11 de agosto de 2008, de la Dirección general de Integración de los Inmigrantes, por la que se convoca la concesión de subvenciones a municipios, mancomunidades de municipios y comarcas para el desarrollo de programas innovadores a favor de la integración de inmigrantes, y en consecuencia declarar, con los efectos previstos en el fundamento jurídico 8 de la presente Sentencia, que vulneran las competencias de la Generalitat de Cataluña la resolución referida y los arts. 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18 y 19 y la disposición final segunda de la orden referida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º Desestimar el conflicto en todo lo demás.</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>