--- v0 (2025-12-25)
+++ v1 (2026-08-01)
@@ -2071,59 +2071,50 @@
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Declarar, con los efectos previstos en el fundamento jurídico 9 de la presente Sentencia, que vulneran las competencias de la Generalitat de Cataluña el inciso que se refiere a “que por su naturaleza no sean susceptibles de territorialización” del art. 1 y los arts. 3, 5, 7, en cuanto al establecimiento del baremo aplicable, 8 y 13 de la orden referida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º Desestimar el conflicto en todo lo demás.</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>