--- v0 (2025-12-19)
+++ v1 (2026-05-28)
@@ -1516,69 +1516,69 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Los anteriores razonamientos llevan a la conclusión de que en casos en los que la mujer que tiene condición de empleada pública obtiene un determinado destino durante las licencias ligadas a su maternidad o a un eventual embarazo de riesgo, para que no quede vulnerado su derecho a no ser discriminada por razón de sexo (art. 14 CE), debe entenderse que el momento en el que deben considerarse adquiridos los derechos económicos y profesionales inherentes al nombramiento, debe ser desde la fecha en la que la mujer hubiera podido tomar posesión de no haber mediado dicho tipo de permiso o licencia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">8. Aunque la recurrente alega en su demanda que la decisión que se adopta trasciende de las meras consecuencias retributivas en tanto que para la carrera profesional de la demandante resulta necesario que se determine su destino en el periodo en el que gozo de las licencias y permisos por maternidad, este Tribunal sólo puede pronunciarse sobre la vulneración del art. 14 CE que provocan las resoluciones impugnadas, relativas a la denegación de los derechos económicos, que no profesionales, de la demandante de amparo. La queja relacionada con los derechos profesionales de la demandante, como así pone de manifiesto el Fiscal, no fue objeto de debate en el proceso judicial del que trae causa el presente recurso amparo.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">En consecuencia con lo expuesto, procede, como así solicita el Fiscal, restablecer a la demandante en su derecho y declarar la nulidad de la resolución de 23 de marzo de 2012 de la gerencia del Ministerio de Justicia, por la que se acordó dejar sin efecto el pago del complemento de destino de la localidad de Bilbao, así la resoluciones administrativa y judicial que la confirmaron.</w:t>
+        <w:t xml:space="preserve">8. Aunque la recurrente alega en su demanda que la decisión que se adopta trasciende de las meras consecuencias retributivas en tanto que para la carrera profesional de la demandante resulta necesario que se determine su destino en el periodo en el que gozó de las licencias y permisos por maternidad, este Tribunal sólo puede pronunciarse sobre la vulneración del art. 14 CE que provocan las resoluciones impugnadas, relativas a la denegación de los derechos económicos, que no profesionales, de la demandante de amparo. La queja relacionada con los derechos profesionales de la demandante, como así pone de manifiesto el Fiscal, no fue objeto de debate en el proceso judicial del que trae causa el presente recurso amparo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">En consecuencia con lo expuesto, procede, como así solicita el Fiscal, restablecer a la demandante en su derecho y declarar la nulidad de la resolución de 23 de marzo de 2012 de la gerencia del Ministerio de Justicia, por la que se acordó dejar sin efecto el pago del complemento de destino de la localidad de Bilbao, así como la resoluciones administrativa y judicial que la confirmaron.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E6F5E" w:rsidR="00F31FAF" w:rsidP="001E6F5E" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="clear" w:pos="1416"/>
           <w:tab w:val="clear" w:pos="2124"/>
           <w:tab w:val="clear" w:pos="2832"/>
           <w:tab w:val="clear" w:pos="3540"/>
           <w:tab w:val="clear" w:pos="4248"/>
           <w:tab w:val="clear" w:pos="4956"/>
           <w:tab w:val="clear" w:pos="5664"/>
           <w:tab w:val="clear" w:pos="6372"/>
           <w:tab w:val="clear" w:pos="7080"/>