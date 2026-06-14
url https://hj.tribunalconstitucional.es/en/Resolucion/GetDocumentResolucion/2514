--- v0 (2025-12-13)
+++ v1 (2026-06-14)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 23 de diciembre de 1993</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, don Fernando García-Mon y González-Regueral, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizabal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carles Viver Pi-Sunyer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, don Fernando García-Mon y González-Regueral, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizabal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carles Viver Pi-Sunyer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -323,51 +323,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Y por providencia de 21 de diciembre de 1993 se ha señalado para la deliberación, votación y fallo el día 23 de diciembre del corriente año, en que han tenido efecto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2. el Parlamento de Cataluña en el escrito de formalización plantea como cuestión central del recurso la que consiste en determinar si los límites de lo básico -y, por tanto, lo reservado a la competencia estatal- han podido ser modificados por el Real Decreto Legislativo 781/1986, de 18 de abril. En tal aspecto cabe afirmar que un Decreto Legislativo puede explicitar lo que es implícitamente básico, pero no crear nuevas bases sin apoyatura de normas legales precedentes, pues las facultades de regularizar, aclarar y armonizar permiten al Decreto Legislativo declarar que una norma tiene carácter básico, pero siempre con fundamento en una norma legal anterior. En caso contrario un texto refundido daría más posibilidades al Gobierno que un texto articulado, a pesar de que más vinculado aún debe estar cuando se trata de una simple refundición. Además, una interpretación institucional de la función del Gobierno en relación con el establecimiento de bases estatales avala también esta tesis. Aun cuando reiterada jurisprudencia del T.C. haya establecido que reglamentariamente puedan establecerse bases, la acotación de lo básico ha sido siempre reservada a la Ley emanada de las Cortes. Consecuentemente, si en el presente caso pudiera el Decreto Legislativo alterar los límites de la submateria básica, nos encontraríamos con la paradójica situación de que el Gobierno podría alterar los límites de lo básico cuando no puede modificar su contenido. A ello se añade que ni en el supuesto de un texto articulado podría el Decreto Legislativo modificar la propia Ley de Bases (art. 83 C.E.) y que la Ley que ha dado origen al Decreto Legislativo 781/1986 es una Ley de Bases, no en el sentido de ley de delegación, sino en el de ley donde se establece la normativa básica que ha de respetar la legislación autonómica. Es claro pues, que adicionar nuevas normas básicas es tanto como alterar esa delimitación e infringir la Ley 7/1985. </w:t>
+        <w:t xml:space="preserve">2. El Parlamento de Cataluña en el escrito de formalización plantea como cuestión central del recurso la que consiste en determinar si los límites de lo básico -y, por tanto, lo reservado a la competencia estatal- han podido ser modificados por el Real Decreto Legislativo 781/1986, de 18 de abril. En tal aspecto cabe afirmar que un Decreto Legislativo puede explicitar lo que es implícitamente básico, pero no crear nuevas bases sin apoyatura de normas legales precedentes, pues las facultades de regularizar, aclarar y armonizar permiten al Decreto Legislativo declarar que una norma tiene carácter básico, pero siempre con fundamento en una norma legal anterior. En caso contrario un texto refundido daría más posibilidades al Gobierno que un texto articulado, a pesar de que más vinculado aún debe estar cuando se trata de una simple refundición. Además, una interpretación institucional de la función del Gobierno en relación con el establecimiento de bases estatales avala también esta tesis. Aun cuando reiterada jurisprudencia del T.C. haya establecido que reglamentariamente puedan establecerse bases, la acotación de lo básico ha sido siempre reservada a la Ley emanada de las Cortes. Consecuentemente, si en el presente caso pudiera el Decreto Legislativo alterar los límites de la submateria básica, nos encontraríamos con la paradójica situación de que el Gobierno podría alterar los límites de lo básico cuando no puede modificar su contenido. A ello se añade que ni en el supuesto de un texto articulado podría el Decreto Legislativo modificar la propia Ley de Bases (art. 83 C.E.) y que la Ley que ha dado origen al Decreto Legislativo 781/1986 es una Ley de Bases, no en el sentido de ley de delegación, sino en el de ley donde se establece la normativa básica que ha de respetar la legislación autonómica. Es claro pues, que adicionar nuevas normas básicas es tanto como alterar esa delimitación e infringir la Ley 7/1985. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por otro lado, la fijación expresa de las bases en una ley formalmente de bases impide proseguir con la utilización del método deductivo. Es cierto que la materia "régimen local", que da título a la Ley 7/1985 y está reconocida como competencia a la Generalidad por el art. 9.8 de su Estatuto de Autonomía, se encuentra conectada con otros sectores. Por ello el establecimiento de la normativa básica en régimen local no significa la inexistencia de normas básicas en esos sectores conexos, pero por más que se relativice el régimen local no puede llegarse en nuestro ordenamiento a su inexistencia. Hay aspectos nucleares, como los organizativos, que son régimen local y sólo régimen local, para cuya determinación, en general, deberá atenderse a la regulación contenida en la Ley 7/1985, de manera que si de ella cabe extraer una voluntad de completud, será ilícita cualquier incidencia en la delimitación de lo básico. Los razonamientos expuestos, aun basándose fundamentalmente en la actuación ultra vires del Decreto Legislativo, encierran problemas de constitucionalidad y sólo ante este Tribunal pueden residenciarse. Además, en este caso, la pérdida del carácter básico no altera la naturaleza legal del precepto, siendo por tanto imposible su impugnación en vía contencioso-administrativa. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En segundo lugar, la Disposición final séptima, 1 a), declara básicos diversos preceptos del Texto Refundido. En algunos casos dicha declaración no supone la introducción de nuevas normas básicas, pero en otros se altera la delimitación de lo básico y se incurre por ello en inconstitucionalidad. Por ejemplo, el art. 25.2 del Real Decreto Legislativo 781/1986 reserva a la Ley aprobada por las Cortes Generales la modificación de la denominación y capitalidad de las provincias. Sin embargo, la Ley 7/1985 se ocupa ampliamente de la Provincia y en ella puede inducirse una voluntad de delimitación acabada de lo que sea básico en cuanto a la regulación de tal ente local. Además, su art. 5, que ordena las fuentes aplicables a cada subsector, permite en el apartado A), referente a la organización, que sólo se aplique la legislación autonómica y los reglamentos de las Corporaciones locales además de la Ley de bases, por lo que no cabe otra normativa estatal que la Ley 7/1985 en estos aspectos organizativos. La reserva de la competencia al Estado sobre tan particular extremo no deriva del art. 141 de la C.E., ya que éste se refiere sólo a la alteración de los límites provinciales, como se refleja en el art. 25.2 del Texto Refundido, donde se distingue entre la alteración de límites, que requiere Ley Orgánica, y el cambio de denominación o capitalidad, para lo cual se exige Ley ordinaria. A todo ello se añade la STC 31/1981 que mantuvo la constitucionalidad de la fijación de la sede de las Corporaciones Provinciales por Ley de Cataluña que supone un argumento analógico favorable al carácter autonómico de la competencia. Por todo ello bien puede concluirse que el art. 25.2 ha introducido una nueva norma básica en contradicción con lo dispuesto en la Ley 7/1985, incurriendo así en inconstitucionalidad. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">