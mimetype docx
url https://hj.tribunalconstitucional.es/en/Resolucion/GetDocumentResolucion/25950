--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -638,61 +638,75 @@
     <w:p w:rsidRPr="00D64CC6" w:rsidR="00AD51A7" w:rsidP="00B40515" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AD51A7" w:rsidP="006A78CB" w:rsidRDefault="008777C4">
-[...9 lines deleted...]
-        <w:t>Desestimar el recurso de súplica interpuesto por el ministerio fiscal y, en consecuencia, confirmar en su integridad la providencia de 21 de enero de 2019 de la Sección Segunda de este Tribunal, que acordó la inadmisión del recurso de amparo núm. 4446-2018</w:t>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Desestimar el recurso de súplica interpuesto por el ministerio fiscal y, en consecuencia, confirmar en su integridad la providencia de 21 de enero de 2019 de la Sección Segunda de este Tribunal, que acordó la inadmisión del recurso de amparo núm. 4446-2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Publíquese este Auto en el “Boletín Oficial de Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00AD51A7" w:rsidP="00FA1DC4" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD51A7" w:rsidP="00691472" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>