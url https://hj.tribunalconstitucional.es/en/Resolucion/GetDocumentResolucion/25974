--- v0 (2025-12-20)
+++ v1 (2026-10-13)
@@ -1386,51 +1386,51 @@
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Declarar que han sido vulnerados sus derechos a un proceso con todas las garantías (art. 24.2 CE), y a la presunción de inocencia (art. 24.2 CE).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2º Restablecerla en sus derechos y, a tal fin, declarar la nulidad de la sentencia de 29 de noviembre de 2017, núm.734/2017, de la Sección Segunda de la Audiencia Provincial de Valencia, así como del auto núm. 106/2018, de 31 de enero de 2018, del mismo órgano judicial.</w:t>
+        <w:t xml:space="preserve">2º Restablecerla en sus derechos y, a tal fin, declarar la nulidad de la sentencia de 29 de noviembre de 2017, núm. 734/2017, de la Sección Segunda de la Audiencia Provincial de Valencia, así como del auto núm. 106/2018, de 31 de enero de 2018, del mismo órgano judicial.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>