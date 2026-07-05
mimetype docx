--- v0 (2025-12-13)
+++ v1 (2026-07-05)
@@ -176,51 +176,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En el recurso de amparo núm. 2476-2017, promovido por don César Augusto Montaña Lehman, representado por el procurador de los tribunales don Javier Fernández Estrada, bajo la dirección de la letrada doña Isabel Elbal Sánchez y el letrado don Gonzalo Boye Tuser, contra el auto de la Sala de lo Penal del Tribunal Supremo de 6 de abril de 2017, por el que se desestima el incidente de nulidad de actuaciones interpuesto contra la sentencia núm. 4/2017, de 18 de enero, por la que se estima el recurso de casación núm. 1619-2016 interpuesto contra la sentencia de la Sección Primera de la Sala de lo Penal de la Audiencia Nacional núm. 20/2016, de 18 de julio , pronunciada en el rollo de sala núm. 5-2016, y se condena al demandante de amparo como autor de un delito del art. 578 del Código penal (CP). Ha intervenido el Ministerio Fiscal. Ha sido ponente el magistrado don Juan Antonio Xiol Ríos.</w:t>
+        <w:t>En el recurso de amparo núm. 2476-2017, promovido por don César Augusto Montaña Lehman, representado por el procurador de los tribunales don Javier Fernández Estrada, bajo la dirección de la letrada doña Isabel Elbal Sánchez y el letrado don Gonzalo Boye Tuser, contra el auto de la Sala de lo Penal del Tribunal Supremo de 6 de abril de 2017, por el que se desestima el incidente de nulidad de actuaciones interpuesto contra la sentencia núm. 4/2017, de 18 de enero, por la que se estima el recurso de casación núm. 1619-2016 interpuesto contra la sentencia de la Sección Primera de la Sala de lo Penal de la Audiencia Nacional núm. 20/2016, de 18 de julio, pronunciada en el rollo de sala núm. 5-2016, y se condena al demandante de amparo como autor de un delito del art. 578 del Código penal (CP). Ha intervenido el Ministerio Fiscal. Ha sido ponente el magistrado don Juan Antonio Xiol Ríos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>