--- v0 (2025-12-21)
+++ v1 (2026-10-13)
@@ -176,51 +176,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En el recurso de amparo núm. 36-2017, promovido por la entidad Exploraciones Radiológicas Especiales, S.L., contra el auto de la Sección Cuarta de la Audiencia Provincial de Valencia núm. 1083/2016, de 16 de noviembre de 2016, por el que se desestima el recurso de apelación núm. 1645-2016 interpuesto contra el auto del Juzgado de Instrucción núm. 15 de Valencia de 2 de agosto de 2016, por el que se desestima el recurso de reforma interpuesto contra el auto de 13 de julio de 2016, pronunciado en las diligencias previas 1918-2015. Ha comparecido el abogado del Estado. Ha intervenido el Ministerio Fiscal. Ha sido ponente el magistrado don Juan Antonio Xiol Ríos</w:t>
+        <w:t>En el recurso de amparo núm. 36-2017, promovido por la entidad Exploraciones Radiológicas Especiales, S.L., contra el auto de la Sección Cuarta de la Audiencia Provincial de Valencia núm. 1083/2016, de 16 de noviembre de 2016, por el que se desestima el recurso de apelación núm. 1645-2016 interpuesto contra el auto del Juzgado de Instrucción núm. 15 de Valencia de 2 de agosto de 2016, por el que se desestima el recurso de reforma interpuesto contra el auto de 13 de julio de 2016, pronunciado en las diligencias previas 1918-2015. Ha comparecido el abogado del Estado. Ha intervenido el Ministerio Fiscal. Ha sido ponente el magistrado don Juan Antonio Xiol Ríos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>