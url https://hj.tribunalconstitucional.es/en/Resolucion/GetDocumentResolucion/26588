--- v0 (2025-12-22)
+++ v1 (2026-10-13)
@@ -2214,51 +2214,51 @@
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Declarar que ha sido vulnerado su derecho fundamental a la igualdad (artículo 14 CE), en relación con su derecho fundamental a la creación de centros docentes (apartado 6 del artículo 27 CE).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2º Restablecerla en sus derechos y, en consecuencia, declarar la nulidad del término “públicas” contenido en los artículos 1.1 y 2.1 de la Orden de la Consellería de Educación, Investigación, Cultura y Deporte 24/2016, de 10 de junio, por la que se establecen las bases reguladoras para la concesión de becas para el alumnado que vaya a finalizar sus estudios universitarios en universidades públicas de la Comunitat Valenciana, y en el apartado 2.1 de la Resolución de 11 de julio de 2016, de la Consellería de Educación, Investigación, Cultura y Deporte, por la que se convocan becas para el alumnado que vaya a finalizar sus estudios universitarios en las universidades públicas de la comunidad valenciana durante el curso 2016/2017. Así como de la referencia a la letra A) recogida en el apartado 1 de la referida Resolución de 11 de julio de 2016.</w:t>
+        <w:t xml:space="preserve">2º Restablecerla en sus derechos y, en consecuencia, declarar la nulidad del término “públicas” contenido en los artículos 1.1 y 2.1 de la Orden de la Consellería de Educación, Investigación, Cultura y Deporte 24/2016, de 10 de junio, por la que se establecen las bases reguladoras para la concesión de becas para el alumnado que vaya a finalizar sus estudios universitarios en universidades públicas de la Comunitat Valenciana, y en el apartado 2.1 de la Resolución de 11 de julio de 2016, de la Consellería de Educación, Investigación, Cultura y Deporte, por la que se convocan becas para el alumnado que vaya a finalizar sus estudios universitarios en las universidades públicas de la Comunidad Valenciana durante el curso 2016/2017. Así como de la referencia a la letra A) recogida en el apartado 1 de la referida Resolución de 11 de julio de 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>