--- v0 (2025-12-20)
+++ v1 (2026-10-13)
@@ -2349,51 +2349,51 @@
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Estimar la demanda presentada por la Universidad Católica de Valencia San Vicente Mártir, por vulneración de su derecho fundamental a la igualdad (artículo 14 CE), en relación con su derecho fundamental a la creación de centros docentes (apartado 6 del artículo 27 CE); con reconocimiento de tales derechos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2º Declarar la nulidad de los siguientes actos de los poderes públicos: (i) la resolución de 26 de junio de 2016, de la Consellería de Educación, Investigación, Cultura y Deporte de la Generalitat Valenciana, por la que se convocan becas para la realización de estudios universitarios durante el recurso académico 2015-2016 en las universidades de la Comunitat Valenciana, solamente en los incisos “públicas” y “sus centros públicos adscritos” del apartado segundo, 1 (correspondiente al apartado primero, 1, de su extracto publicado), y todo el apartado segundo, 3, de la misma resolución (correspondiente al apartado primero, 2, de su extracto); (ii) la sentencia de la Sección Quinta de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de la Comunidad Valenciana, recaída el 15 de noviembre de 2017 en el recurso contencioso-administrativo núm. 494-2016; (iii) la providencia dictada por la Sección Primera de la Sala de lo Contencioso-Administrativo del Tribunal Supremo, de 19 de julio de 2018, en el recurso de casación núm. 1984-2018; y (iv) la providencia dictada el 7 de febrero de 2019 por la propia Sección Primera de la Sala Tercera del Alto Tribunal, en el mismo rollo de casación.</w:t>
+        <w:t xml:space="preserve">2º Declarar la nulidad de los siguientes actos de los poderes públicos: (i) la resolución de 26 de junio de 2016, de la Consellería de Educación, Investigación, Cultura y Deporte de la Generalitat Valenciana, por la que se convocan becas para la realización de estudios universitarios durante el curso académico 2015-2016 en las universidades de la Comunitat Valenciana, solamente en los incisos “públicas” y “sus centros públicos adscritos” del apartado segundo, 1 (correspondiente al apartado primero, 1, de su extracto publicado), y todo el apartado segundo, 3, de la misma resolución (correspondiente al apartado primero, 2, de su extracto); (ii) la sentencia de la Sección Quinta de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de la Comunidad Valenciana, recaída el 15 de noviembre de 2017 en el recurso contencioso-administrativo núm. 494-2016; (iii) la providencia dictada por la Sección Primera de la Sala de lo Contencioso-Administrativo del Tribunal Supremo, de 19 de julio de 2018, en el recurso de casación núm. 1984-2018; y (iv) la providencia dictada el 7 de febrero de 2019 por la propia Sección Primera de la Sala Tercera del Alto Tribunal, en el mismo rollo de casación.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>