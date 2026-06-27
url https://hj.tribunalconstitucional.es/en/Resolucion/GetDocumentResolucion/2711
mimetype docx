--- v0 (2025-12-08)
+++ v1 (2026-06-27)
@@ -58,73 +58,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1994</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 23 de junio de 1994</w:t>
+        <w:t>de 28 de junio de 1994</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizabal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carles Viver Pi-Sunyer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizabal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carles Viver Pi-Sunyer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1338,60 +1338,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Dada en Madrid, a veintiocho de junio de mil novecientos noventa y cuatro.</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a veintiocho de junio de un mil novecientos noventa y cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>