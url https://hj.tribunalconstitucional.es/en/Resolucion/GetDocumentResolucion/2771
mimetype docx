--- v0 (2026-03-12)
+++ v1 (2026-09-22)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1994</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 15 de septiembre de 1994</w:t>
+        <w:t>de 21 de septiembre de 1994</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por don Miguel Rodríguez-Piñero y Bravo-Ferrer, Presidente, don Luis López Guerra, Vicepresidente, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don José Vicente Gimeno Sendra, don José Gabaldón López, don Rafael de Mendizábal Allende, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carles Viver Pi-Sunyer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -1410,60 +1410,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Dada en Madrid, a veintiuno de septiembre de mil novecientos noventa y cuatro.</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a veintiuno de septiembre de un mil novecientos noventa y cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>