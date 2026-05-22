--- v0 (2025-12-10)
+++ v1 (2026-05-22)
@@ -886,51 +886,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">(iii) Por tanto, el Tribunal declara que la motivación judicial para confirmar la decisión de la mesa electoral es lesiva del art. 28.1 CE en la medida en que no atiende a la posibilidad de subsanación prevista en la normativa reguladora del procedimiento electoral, interpretada por la jurisprudencia constitucional de conformidad con el art. 28.1 CE como una obligación de requerimiento de oficio, y pretender sustituirla por la exigencia no prevista en la normativa reguladora de que sea la candidatura la que inste esa subsanación de propia iniciativa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Esta declaración determina la necesidad de que, exclusivamente en lo que afecta al sindicato demandante de amparo, se anulen las resoluciones judiciales impugnadas y de que, como ya se ha hecho en resoluciones anteriores en situaciones semejantes (SSTC 13/1997 y 200/2006), baste para el restablecimiento del derecho la declaración la firmeza del laudo arbitral de 23 de octubre de 2020, en que se resolvió la retroacción del procedimiento electoral para que se concediera un plazo para la subsanación de la lista electoral del demandante de amparo.</w:t>
+        <w:t xml:space="preserve">Esta declaración determina la necesidad de que, exclusivamente en lo que afecta al sindicato demandante de amparo, se anulen las resoluciones judiciales impugnadas y de que, como ya se ha hecho en resoluciones anteriores en situaciones semejantes (SSTC 13/1997 y 200/2006), baste para el restablecimiento del derecho la declaración de la firmeza del laudo arbitral de 23 de octubre de 2020, en que se resolvió la retroacción del procedimiento electoral para que se concediera un plazo para la subsanación de la lista electoral del demandante de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E6F5E" w:rsidR="00F31FAF" w:rsidP="001E6F5E" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="clear" w:pos="1416"/>
           <w:tab w:val="clear" w:pos="2124"/>
           <w:tab w:val="clear" w:pos="2832"/>
           <w:tab w:val="clear" w:pos="3540"/>
           <w:tab w:val="clear" w:pos="4248"/>
           <w:tab w:val="clear" w:pos="4956"/>
           <w:tab w:val="clear" w:pos="5664"/>
           <w:tab w:val="clear" w:pos="6372"/>
           <w:tab w:val="clear" w:pos="7080"/>