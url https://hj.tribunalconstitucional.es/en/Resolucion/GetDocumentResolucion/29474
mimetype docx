--- v0 (2025-12-16)
+++ v1 (2026-09-30)
@@ -818,51 +818,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">6. En fecha 24 de enero de 2023 se presentó escrito de alegaciones en el recurso de amparo núm. 4728-2021, por la representación de don Daniel Castells Batlló en el que reitera su solicitud de estimación de la demanda.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Indica que el Tribunal Europeo de Derechos Humanos ha sido tradicionalmente restrictivo a la hora de definir el concepto de pena en los términos del art. 7 del Convenio europeo de derechos humanos (CEDH) y de la protección frente a la retroactividad penal, guillotinando el radio de acción del art. 7 CEDH ( STEDH de 3 de marzo de 1986, asunto Hogben c Reino Unido), tendencia que comenzó a cambiar en SSTEDH de 12 de febrero de 2008, asunto Kafkaris c. Chipre; de 17 de diciembre de 2009, M. c. Alemania; y, 21 de octubre de 2013, Del Río Prada c. España, prohibiendo la retroactividad contra reo de figuras propias de la ejecución que tienen una afectación en el núcleo esencial de la propia pena, como sucede con la institución de la sustitución de la pena.</w:t>
+        <w:t xml:space="preserve">Indica que el Tribunal Europeo de Derechos Humanos ha sido tradicionalmente restrictivo a la hora de definir el concepto de pena en los términos del art. 7 del Convenio europeo de derechos humanos (CEDH) y de la protección frente a la retroactividad penal, guillotinando el radio de acción del art. 7 CEDH (STEDH de 3 de marzo de 1986, asunto Hogben c Reino Unido), tendencia que comenzó a cambiar en SSTEDH de 12 de febrero de 2008, asunto Kafkaris c. Chipre; de 17 de diciembre de 2009, M. c. Alemania; y, 21 de octubre de 2013, Del Río Prada c. España, prohibiendo la retroactividad contra reo de figuras propias de la ejecución que tienen una afectación en el núcleo esencial de la propia pena, como sucede con la institución de la sustitución de la pena.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Examina la regulación de la sustitución y suspensión de la pena antes y después de la Ley Orgánica 1/2015 y concluye que no existe una equivalencia entre el anterior art. 88 CP y el actual art. 80.3 CP y que el nuevo régimen es menos favorable que el anterior, al impedir la sustitución/suspensión de penas de duración inferior a dos años, si habían sido impuestas junto con una de mayor duración.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">