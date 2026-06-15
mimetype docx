--- v0 (2025-12-15)
+++ v1 (2026-06-15)
@@ -476,51 +476,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">j) El 30 de diciembre de 2019, y dentro del plazo concedido, la empresa Babé procedió a la subsanación y el 13 de enero de 2020 el juzgado consideró completada la consignación mediante aval constituido y presentado por Babé, resultando que la otra empresa codemandada no completó la consignación.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">k) Disconforme el ejecutante con la ampliación del plazo de subsanación, formuló recurso de reposición frente a la diligencia de ordenación de 17 de diciembre de 2019, que fue desestimado por decreto de 7 de julio de 2020. A juicio de la letrada de la administración de justicia, ambas empresas habían presentado sendos avales en tiempo y forma si bien con cantidades insuficientes y, una vez que se le concedió plazo de subsanación del defecto advertido, para lo que se tuvo en cuenta la elevada cantidad del aval y el periodo navideño en que coincidió el requerimiento, Babé había completado la consignación. En tal sentido y con cita de la jurisprudencia de la Sala de lo social del Tribunal Supremo recordaba con relación a la previsión del art. 230 de la Ley reguladora de la jurisdicción social (en adelante, LRJS), que la consignación insuficiente o incompleta es un defecto procesal subsanable, a diferencia de lo que sucede con la falta total o absoluta de consignación. Esta decisión no fue recurrida en revisión, por lo que quedó firme, elevándose las actuaciones al Tribunal Superior de Justicia de Castilla y León con sede en Valladolid.</w:t>
+        <w:t xml:space="preserve">k) Disconforme el ejecutante con la ampliación del plazo de subsanación, formuló recurso de reposición frente a la diligencia de ordenación de 17 de diciembre de 2019, que fue desestimado por decreto de 7 de julio de 2020. A juicio de la letrada de la administración de justicia, ambas empresas habían presentado sendos avales en tiempo y forma si bien con cantidades insuficientes y, una vez que se le concedió plazo de subsanación del defecto advertido, para lo que se tuvo en cuenta la elevada cantidad del aval y el periodo navideño en que coincidió el requerimiento, Babé había completado la consignación. En tal sentido y con cita de la jurisprudencia de la Sala de lo Social del Tribunal Supremo recordaba con relación a la previsión del art. 230 de la Ley reguladora de la jurisdicción social (en adelante, LRJS), que la consignación insuficiente o incompleta es un defecto procesal subsanable, a diferencia de lo que sucede con la falta total o absoluta de consignación. Esta decisión no fue recurrida en revisión, por lo que quedó firme, elevándose las actuaciones al Tribunal Superior de Justicia de Castilla y León con sede en Valladolid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">l) El recurso de suplicación planteado por la empresa Babé fue impugnado por el trabajador ejecutante, solicitando su inadmisión por la notoria voluntad deliberadamente rebelde al cumplimiento de los requisitos de admisión relacionados con el cumplimiento de las cargas procesales de consignación del importe de la condena. Alegaba a este respecto que el cumplimiento del requisito de subsanación se efectuó de forma extemporánea, esto es, el día 30 de diciembre de 2019, o lo que era lo mismo, fuera del plazo inicialmente concedido, que vencía el 19 de diciembre de 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">