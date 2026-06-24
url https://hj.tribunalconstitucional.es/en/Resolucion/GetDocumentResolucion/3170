--- v0 (2025-12-15)
+++ v1 (2026-06-24)
@@ -165,66 +165,62 @@
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F49CD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">1.391/87, 1.392/87 y 1.393/87, interpuestos, respectivamente, por el Presidente del Gobierno contra determinados preceptos de la Ley 12/1987, de 25 de mayo, del Parlamento de Cataluña, sobre regulación del Transporte de Viajeros por Carretera mediante vehículos de motor; por el Consejo Ejecutivo de la Generalidad de Cataluña contra la totalidad, con excepción de determinados artículos, de la Ley 16/1987, de 30 de julio, de Ordenación de los Transportes Terrestres; por el Consejo Ejecutivo de la Generalidad de Cataluña contra determinados artículos de la Ley Orgánica 5/1987, de 30 de julio, de Delegación de facultades del Estado en las Comunidades Autónomas, en relación con los Transportes por carretera y por cable; por el Parlamento de Cataluña contra determinados artículos de la Ley 16/1987, de 30 de julio, de Ordenación de los Transportes Terrestres; y, por último, por el Parlamento de Cataluña contra determinados artículos de la Ley Orgánica 5/1987, antes citada. Han sido partes el Gobierno de la Nación, el Consejo Ejecutivo de la Generalidad de Cataluña y el Parlamento de Cataluña. Ha sido Ponente el Magistrado don Tomás S. Vives Antón, quien expresa el parecer del Tribunal.</w:t>
+    <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En los recursos de inconstitucionalidad, acumulados, núms. 1.191/87, 1.390/87, 1.391/87, 1.392/87 y 1.393/87, interpuestos, respectivamente, por el Presidente del Gobierno contra determinados preceptos de la Ley 12/1987, de 25 de mayo, del Parlamento de Cataluña, sobre regulación del Transporte de Viajeros por carretera mediante vehículos de motor; por el Consejo Ejecutivo de la Generalidad de Cataluña contra la totalidad, con excepción de determinados artículos, de la Ley 16/1987, de 30 de julio, de Ordenación de los Transportes Terrestres; por el Consejo Ejecutivo de la Generalidad de Cataluña contra determinados artículos de la Ley Orgánica 5/1987, de 30 de julio, de Delegación de facultades del Estado en las Comunidades Autónomas, en relación con los Transportes por carretera y por cable; por el Parlamento de Cataluña contra determinados artículos de la Ley 16/1987, de 30 de julio, de Ordenación de los Transportes Terrestres; y, por último, por el Parlamento de Cataluña contra determinados artículos de la Ley Orgánica 5/1987, antes citada. Han sido partes el Gobierno de la Nación, el Consejo Ejecutivo de la Generalidad de Cataluña y el Parlamento de Cataluña. Ha sido Ponente el Magistrado don Tomás S. Vives Antón, quien expresa el parecer del Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>