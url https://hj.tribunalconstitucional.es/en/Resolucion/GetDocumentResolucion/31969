--- v0 (2026-04-04)
+++ v1 (2026-10-29)
@@ -976,51 +976,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En estos casos, el art. 86.1 a) CP prevé la revocación de la suspensión cuando el penado “[s]ea condenado por un delito cometido durante el período de suspensión y ello ponga de manifiesto que la expectativa en la que se fundaba la decisión de suspensión adoptada ya no puede ser mantenida”. De esta forma, se proscribe todo automatismo en la revocación de la suspensión por reiteración delictiva “porque el órgano judicial llamado a decidir sobre el mantenimiento o levantamiento de la suspensión de cumplimiento de la pena debe exponer las razones por las cuales considera rota la expectativa en que se fundó su decisión primera de suspender, y ello sobre la base de la manifestación expresa de cuál era tal expectativa” (STC 37/2025, FJ 3).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Del tribunal de ejecución se exige, en cumplimiento de este canon reforzado de motivación, “al menos, examinar las concretas circunstancia personales del condenado y dar respuesta a las distintas alegaciones formuladas por aquel relativas a la naturaleza diversa de los delitos cometidos, su gravedad y las pena impuestas; […] y, en definitiva, a la cuestión de si la nueva comisión del delito por el que fue condenado durante el periodo de suspensión, a la vista de sus concretas circunstancias personales, conllevó la frustración de la expectativa de no comisión de nuevos delitos (art. 80.1 CP), lo que debió incidir, a su vez, en la necesaria valoración de los efectos que el cumplimiento de la pena de prisión inicialmente impuesta podría provocar en los fines a los que se dirigen las penas privativas de libertad de reeducación y resocialización en el caso concreto” (STC 37/2025, FJ 3).</w:t>
+        <w:t xml:space="preserve">Del tribunal de ejecución se exige, en cumplimiento de este canon reforzado de motivación, “al menos, examinar las concretas circunstancias personales del condenado y dar respuesta a las distintas alegaciones formuladas por aquel relativas a la naturaleza diversa de los delitos cometidos, su gravedad y las penas impuestas; […] y, en definitiva, a la cuestión de si la nueva comisión del delito por el que fue condenado durante el periodo de suspensión, a la vista de sus concretas circunstancias personales, conllevó la frustración de la expectativa de no comisión de nuevos delitos (art. 80.1 CP), lo que debió incidir, a su vez, en la necesaria valoración de los efectos que el cumplimiento de la pena de prisión inicialmente impuesta podría provocar en los fines a los que se dirigen las penas privativas de libertad de reeducación y resocialización en el caso concreto” (STC 37/2025, FJ 3).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. Incumplimiento de las exigencias de motivación. Estimación del recurso</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">