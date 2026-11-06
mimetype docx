--- v0 (2026-08-01)
+++ v1 (2026-11-06)
@@ -1102,51 +1102,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Lo que no prevé la norma son supuestos excepcionales en los que las circunstancias personales del progenitor hacen especialmente difícil su integración en la esfera laboral, o pueden afectar al efectivo disfrute del permiso de nacimiento y cuidado de menor, como puede darse en casos como el presente, de internamiento en centro penitenciario, o análogos, como los de permanencia de alguno de los progenitores en centros sanitarios o sociosanitarios.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Sin embargo, esos supuestos aislados a los que no alcanza la ley no pueden justificar una inconstitucionalidad por omisión pues, como se ha recordado con anterioridad, “la pretensión de racionalidad las leyes se proyecta sobre la normalidad de los casos, sin que baste la aparición de un supuesto no previsto para determinar su inconstitucionalidad” (SSTC 73/1996, de 30 de abril, FJ 5; 289/2000, de 30 de noviembre, FJ 6; 47/2001, de 15 de febrero, FJ 7; 212/2001, de 29 de octubre, FJ 5; 21/2002, de 28 de enero, FJ 4; 193/2004, de 4 de noviembre, FJ 3; 255/2004, de 23 de diciembre, FJ 4; 111/2006, de 5 de abril, FJ 8, y 113/2006, de 5 de abril, FJ 9).</w:t>
+        <w:t xml:space="preserve">Sin embargo, esos supuestos aislados a los que no alcanza la ley no pueden justificar una inconstitucionalidad por omisión pues, como se ha recordado con anterioridad, “la pretensión de racionalidad de las leyes se proyecta sobre la normalidad de los casos, sin que baste la aparición de un supuesto no previsto para determinar su inconstitucionalidad” (SSTC 73/1996, de 30 de abril, FJ 5; 289/2000, de 30 de noviembre, FJ 6; 47/2001, de 15 de febrero, FJ 7; 212/2001, de 29 de octubre, FJ 5; 21/2002, de 28 de enero, FJ 4; 193/2004, de 4 de noviembre, FJ 3; 255/2004, de 23 de diciembre, FJ 4; 111/2006, de 5 de abril, FJ 8, y 113/2006, de 5 de abril, FJ 9).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La STC 140/2024, FJ 5, reiteró la doctrina constitucional consolidada “según la cual ‘el enjuiciamiento de la constitucionalidad de las leyes debe hacerse tomando en consideración el caso normal, esto es, el que se da en la generalidad de los casos del supuesto normativo’ (SSTC 83/2014, de 29 de mayo, FJ 6; 100/2017, de 20 de julio, FJ 6, y 289/2000, de 30 de noviembre, FJ 6)”, y que “[u]na cosa es que, conforme a nuestra doctrina, no pueda declararse la inconstitucionalidad de una norma por la circunstancia de que incurra en la vulneración del art. 14 CE ‘en supuestos puntuales’ (SSTC 47/2001, de 15 de febrero, FJ 7; 212/2001, de 29 de octubre, FJ 5; 21/2002, de 28 de enero, FJ 4, y 255/2004, de 23 de diciembre, FJ 4), y otra muy distinta es que deba declararse la conformidad con la Constitución de una norma que establece, en la generalidad de los casos, una diferencia de trato que podría ser discriminatoria (entre otras, STC 295/2006, de 11 de octubre, FJ 7)”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">