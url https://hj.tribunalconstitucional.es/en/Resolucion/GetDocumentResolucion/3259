--- v0 (2025-12-07)
+++ v1 (2026-06-24)
@@ -377,51 +377,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">d) Mediante escrito de 2 de febrero de 1996 el Fiscal interesó del Juzgado de Instrucción la práctica de la diligencia en cuestión, concretada en el sentido de extraer "muestra de cabello (pelos) tanto de la cabeza como de la axila a los efectos de acreditar su adicción al consumo de cocaína u otros tóxicos o estupefacientes", así como que la intervención corporal fuera acordada por Auto motivado por su posible afectación de la integridad física y corporal e intimidad. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El 9 de febrero de 1996 el Juzgado de Instrucción núm. 1 de Roquetas de Mar dictó Auto por el que, "de conformidad con el art. 339 de la L.E.Crim., en relación con el art. 311 del mismo cuerpo legal", accedía a la práctica de las diligencias solicitadas por el Ministerio Fiscal, en la forma concretada en su parte dispositiva, cuyo tenor literal era el siguiente: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">"Se acuerda requerir a Jesús Belluga López para que el próximo día 15 de febrero a las 10 horas, a presencia judicial, del Sr. Secretario y de su Letrado, acceda a que el Médico Forense proceda a cortar cabellos de diferentes partes de la cabeza, y la totalidad del vello de las axilas, que se introducirán en un sobre independiente indicando la parte de la cabeza de la que procede, y la axila de la que ha sido extraído; sobres que posteriormente serán cerrados y rubricados por el Sr. Secretario y remitidos por SEUR, debidamente embalados y protegidos, a la Cátedra de Medicina Legal de Santiago de Compostela, para que por el Sr. Catedrático se designen dos técnicos de ese Departamento que procedan a determinar si Jesús Belluga López es consumidor de cocaína u otras sustancias tóxicas o estupefacientes y, si fuera adicto a las mismas sustancias mencionadas, el tiempo desde que lo pudiera ser, informando igualmente del grado de fiabilidad científica de la prueba realizada. Para el caso de que Jesús Belluga López se negase a la práctica de la diligencia que viene acordada, será apercibido de que dicha negativa puede ser constitutiva de un delito de desobediencia a la autoridad judicial" </w:t>
+        <w:t xml:space="preserve">"Se acuerda requerir a Jesús Belluga López para que el próximo día 15 de febrero a las 10 horas, a presencia judicial, del Sr. Secretario y de su Letrado, acceda a que el Médico Forense proceda a cortar cabellos de diferentes partes de la cabeza, y la totalidad del vello de las axilas, que se introducirán en un sobre independiente indicando la parte de la cabeza de la que procede, y la axila de la que ha sido extraído; sobres que posteriormente serán cerrados y rubricados por el Sr. Secretario y remitidos por SEUR, debidamente embalados y protegidos, a la Cátedra de Medicina Legal de Santiago de Compostela, para que por el Sr. Catedrático se designen dos técnicos de ese Departamento que procedan a determinar si Jesús Belluga López es consumidor de cocaína u otras sustancias tóxicas o estupefacientes y, si fuera adicto a las mismas sustancias mencionadas, el tiempo desde que lo pudiera ser, informando igualmente del grado de fiabilidad científica de la prueba realizada. Para el caso de que Jesús Belluga López se negase a la práctica de la diligencia que viene acordada, será apercibido de que dicha negativa puede ser constitutiva de un delito de desobediencia a la autoridad judicial".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el Auto se justifica la intervención con las razones siguientes: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">"... ya que el corte de muestras de cabello y el corte del vello de las axilas no vulnera el ámbito del derecho a la dignidad, integridad física e intimidad personal, constitucionalmente protegidos por los arts. 10.1, 15 y 18.1, respectivamente, pues no constituyen derechos con carácter absoluto...; y que es imprescindible tal intromisión para asegurar la defensa del interés público que se pretende defender mediante el ejercicio del ius puniendi, así como una exigencia derivada de la acción de la justicia, encaminada para la obtención de pruebas necesarias para la averiguación de los delitos imputados, y que, dado su gravedad y el carácter de funcionario de policía del mismo, se consideran totalmente justificadas y proporcionadas...". </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -449,51 +449,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">g) Cabe añadir, por último, que el 28 de febrero de 1996 el Juzgado de Instrucción había dictado Auto de procesamiento en el sumario 7/95 contra el hoy recurrente y otras 23 personas. En concreto, a aquél se le imputaba la comisión de delitos de cohecho y prevaricación.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">3. En la demanda se denuncia la vulneración por el Auto impugnado de los derechos fundamentales del recurrente a la intimidad personal (art. 18.1 C.E.) y a la presunción de inocencia (art. 24.2 C.E.) </w:t>
+        <w:t xml:space="preserve">3. En la demanda se denuncia la vulneración por el Auto impugnado de los derechos fundamentales del recurrente a la intimidad personal (art. 18.1 C.E.) y a la presunción de inocencia (art. 24.2 C.E.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Se alega (en relación, básicamente, con el derecho a la intimidad personal) que la resolución impugnada desconoce la doctrina establecida por la STC 37/1989, en la que pretende fundarse. A juicio de la representación del recurrente, la referida Sentencia exige como requisito para que el derecho fundamental a la intimidad pueda ceder ante las exigencias del ius puniendi del Estado no sólo que la resolución judicial esté fundada (que en el caso presente lo está), sino, además, "que la verdad material no pueda ser obtenida de otro modo" (fundamento jurídico 8º), cosa que, en cambio, aquí no sucede, por las siguientes razones. En primer lugar, porque ya existen en el proceso testimonios incriminatorios que evidencian que la verdad material se puede obtener sin necesidad de intromisión en la intimidad del recurrente, lo que hace inaplicable la regla de proporcionalidad del sacrificio. Y, en segundo lugar, porque (a diferencia del caso enjuiciado en dicha Sentencia, relativo a un examen ginecológico) la pericial que se pretende sobre el recurrente no arrojará ninguna luz sobre la comisión de los delitos que se le imputan (cohecho y contra la salud pública), toda vez que el consumo de estupefacientes no es ningún delito, sino un acto impune que cae dentro del sagrado reducto de intimidad preciso para una convivencia libre. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Como mínimo, la diligencia acordada supondría, a su juicio, una intromisión desmedida y desproporcionada en su vida privada, por cuanto se pretende averiguar si es consumidor no sólo de cocaína (que es sobre lo que versa la imputación), sino de otras sustancias tóxicas o estupefacientes, y desde cuándo, es decir, en relación con toda su vida. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -895,96 +895,96 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2. Una vez delimitado el objeto del recurso procede examinar, en primer lugar (y como paso previo para apreciar una posible vulneración), si la diligencia acordada incide o no en el ámbito constitucionalmente protegido de los derechos a la integridad física y a la intimidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Comenzando por el primero de los enunciados derechos, cabe señalar que, según doctrina reiterada de este Tribunal, mediante el reconocimiento del derecho fundamental a la integridad física y moral (art. 15 C.E.)  "se protege la inviolabilidad de la persona, no sólo contra ataques dirigidos a lesionar su cuerpo o espíritu, sino también contra toda clase de intervención en esos bienes que carezca del consentimiento de su titular" (SSTC 120/1990, fundamento jurídico 8º, 137/1990, 215/1994 y 35/1996)</w:t>
+        <w:t xml:space="preserve">Comenzando por el primero de los enunciados derechos, cabe señalar que, según doctrina reiterada de este Tribunal, mediante el reconocimiento del derecho fundamental a la integridad física y moral (art. 15 C.E.)  "se protege la inviolabilidad de la persona, no sólo contra ataques dirigidos a lesionar su cuerpo o espíritu, sino también contra toda clase de intervención en esos bienes que carezca del consentimiento de su titular" (SSTC 120/1990, fundamento jurídico 8º, 137/1990, 215/1994 y 35/1996).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Así pues, y aunque el derecho a la integridad física se encuentra evidentemente conectado con el derecho a la salud (tal y como señalamos en la STC 35/1996, fundamento jurídico 3º), su ámbito constitucionalmente protegido no se reduce exclusivamente a aquellos casos en que exista un riesgo o daño para la salud, pues dicho derecho resulta afectado por "toda clase de intervención (en el cuerpo) que carezca del consentimiento de su titular".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Resulta de ello, por tanto, que mediante el derecho a la integridad física lo que se protege es el derecho de la persona a la incolumidad corporal, esto es, su derecho a no sufrir lesión o menoscabo en su cuerpo o en su apariencia externa sin su consentimiento. El hecho de que la intervención coactiva en el cuerpo pueda suponer un malestar (esto es, producir sensaciones de dolor o sufrimiento) o un riesgo o daño para la salud supone un plus de afectación, mas no es una condición sine qua non para entender que existe una intromisión en el derecho fundamental a la integridad física.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Con el fin de precisar aún más esta doctrina dentro del ámbito en el que aquí nos movemos, habrá que señalar que, dentro de las diligencias practicables en el curso de un proceso penal como actos de investigación o medios de prueba (en su caso, anticipada) recayentes sobre el cuerpo del imputado o de terceros, resulta posible distinguir dos clases, según el derecho fundamental predominantemente afectado al acordar su práctica y en su realización:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">a) En una primera clase de actuaciones, las denominadas inspecciones y registros corporales, esto es, en aquellas que consisten en cualquier género de reconocimiento del cuerpo humano, bien sea para la determinación del imputado (diligencias de reconocimiento en rueda, exámenes dactiloscópicos o antropomórficos, etc.)  o de circunstancias relativas a la comisión del hecho punible (electrocardiogramas, exámenes ginecológicos, etc.)  o para el descubrimiento del objeto del delito (inspecciones anales o vaginales, etc.), en principio no resulta afectado el derecho a la integridad física, al no producirse, por lo general, lesión o menoscabo del cuerpo, pero sí puede verse afectado el derecho fundamental a la intimidad corporal (art. 18.1 C.E.)  si recaen sobre partes íntimas del cuerpo, como fue el caso examinado en la STC 37/1989 (examen ginecológico), o inciden en la privacidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">b) Por contra, en la segunda clase de actuaciones, las calificadas por la doctrina como intervenciones corporales, esto es, en las consistentes en la extracción del cuerpo de determinados elementos externos o internos para ser sometidos a informe pericial (análisis de sangre, orina, pelos, uñas, biopsias, etc.)  o en su exposición a radiaciones (rayos X, T.A.C., resonancias magnéticas, etc.), con objeto también de averiguar determinadas circunstancias relativas a la comisión del hecho punible o a la participación en él del imputado, el derecho que se verá por regla general afectado es el derecho a la integridad física (art. 15 C.E.), en tanto implican una lesión o menoscabo del cuerpo, siquiera sea de su apariencia externa. Y atendiendo al grado de sacrificio que impongan de este derecho, las intervenciones corporales podrán ser calificadas como leves o graves: leves, cuando, a la vista de todas las circunstancias concurrentes, no sean, objetivamente consideradas, susceptibles de poner en peligro el derecho a la salud ni de ocasionar sufrimientos a la persona afectada, como por lo general ocurrirá en el caso de la extracción de elementos externos del cuerpo (como el pelo o uñas) o incluso de algunos internos (como los análisis de sangre), y graves, en caso contrario (por eje., las punciones lumbares, extracción de líquido cefalorraquídeo, etc.)</w:t>
+        <w:t xml:space="preserve">b) Por contra, en la segunda clase de actuaciones, las calificadas por la doctrina como intervenciones corporales, esto es, en las consistentes en la extracción del cuerpo de determinados elementos externos o internos para ser sometidos a informe pericial (análisis de sangre, orina, pelos, uñas, biopsias, etc.)  o en su exposición a radiaciones (rayos X, T.A.C., resonancias magnéticas, etc.), con objeto también de averiguar determinadas circunstancias relativas a la comisión del hecho punible o a la participación en él del imputado, el derecho que se verá por regla general afectado es el derecho a la integridad física (art. 15 C.E.), en tanto implican una lesión o menoscabo del cuerpo, siquiera sea de su apariencia externa. Y atendiendo al grado de sacrificio que impongan de este derecho, las intervenciones corporales podrán ser calificadas como leves o graves: leves, cuando, a la vista de todas las circunstancias concurrentes, no sean, objetivamente consideradas, susceptibles de poner en peligro el derecho a la salud ni de ocasionar sufrimientos a la persona afectada, como por lo general ocurrirá en el caso de la extracción de elementos externos del cuerpo (como el pelo o uñas) o incluso de algunos internos (como los análisis de sangre), y graves, en caso contrario (por eje., las punciones lumbares, extracción de líquido cefalorraquídeo, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De conformidad con lo anteriormente expuesto, resulta claro que la intervención y diligencia pericial acordada en el caso presente por el Juzgado de Instrucción, teniendo en cuenta, primero, su carácter imperativo y contrario a la voluntad del interesado (que, aunque inicialmente se ofreció a una pericia de este tipo, luego, una vez acordada, mostró de manera reiterada su negativa a someterse a ella), y, segundo, que implica una intervención consistente en la extracción de cabellos de diversas partes de la cabeza y de la totalidad del pelo de las axilas, ha incidido en el ámbito constitucionalmente protegido de su derecho fundamental a la integridad física, siquiera sea de una manera leve, pues, de acuerdo con la doctrina expuesta, la afectación de este derecho no presupone necesariamente la existencia de un riesgo o lesión para la salud de la persona.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Posteriormente habremos de examinar si tal afectación del derecho a la integridad física se justifica o no desde la razonabilidad y proporcionalidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1021,60 +1021,60 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De acuerdo con la anterior doctrina, resulta, pues, evidente que una intervención corporal consistente en la extracción de algunos cabellos de diversas partes de la cabeza y del pelo de las axilas, por la parte externa del cuerpo afectada y la forma en que está prevista su ejecución (a realizar por el Médico Forense), no entra dentro del ámbito constitucionalmente protegido del derecho a la intimidad corporal, ni, por lo tanto, puede llegar a vulnerarlo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">B) En cambio, dicha alegación sí puede ser compartida por lo que respecta a la segunda de las manifestaciones indicadas del derecho a la intimidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En efecto, el derecho a la intimidad personal garantizado por el art. 18.1 C.E. tiene un contenido más amplio que el relativo a la intimidad corporal. Según doctrina reiterada de este Tribunal, el derecho a la intimidad personal, en cuanto derivación de la dignidad de la persona (art. 10.1 C.E.), implica "la existencia de un ámbito propio y reservado frente a la acción y el conocimiento de los demás, necesario, según las pautas de nuestra cultura, para mantener una calidad mínima de la vida humana" (SSTC 231/1988, 197/1991, 20/1992, 219/1992, 142/1993, 117/1994 y 143/1994), y referido preferentemente a la esfera, estrictamente personal, de la vida privada o de lo íntimo (SSTC 142/1993 y 143/1994)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">En relación con cierto tipo de diligencias de investigación o actos de prueba practicables en el curso de un proceso penal, como es el caso de la entrada y registro del domicilio, no cabe duda (y así lo hemos declarado en STC 22/1984) de la afectación al ámbito constitucionalmente protegido del derecho a la intimidad personal o familiar, entendido como protección de la vida privada e íntima de la persona, en su manifestación más concreta, expresamente constitucionalizada, del derecho a la inviolabilidad del domicilio (art. 18.2 C.E.)</w:t>
+        <w:t xml:space="preserve">En efecto, el derecho a la intimidad personal garantizado por el art. 18.1 C.E. tiene un contenido más amplio que el relativo a la intimidad corporal. Según doctrina reiterada de este Tribunal, el derecho a la intimidad personal, en cuanto derivación de la dignidad de la persona (art. 10.1 C.E.), implica "la existencia de un ámbito propio y reservado frente a la acción y el conocimiento de los demás, necesario, según las pautas de nuestra cultura, para mantener una calidad mínima de la vida humana" (SSTC 231/1988, 197/1991, 20/1992, 219/1992, 142/1993, 117/1994 y 143/1994), y referido preferentemente a la esfera, estrictamente personal, de la vida privada o de lo íntimo (SSTC 142/1993 y 143/1994).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">En relación con cierto tipo de diligencias de investigación o actos de prueba practicables en el curso de un proceso penal, como es el caso de la entrada y registro del domicilio, no cabe duda (y así lo hemos declarado en STC 22/1984) de la afectación al ámbito constitucionalmente protegido del derecho a la intimidad personal o familiar, entendido como protección de la vida privada e íntima de la persona, en su manifestación más concreta, expresamente constitucionalizada, del derecho a la inviolabilidad del domicilio (art. 18.2 C.E.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Mas ello no significa que la anterior diligencia sea la única actuación que suponga una injerencia en el derecho a la intimidad personal. Otro tipo de diligencias o actos de prueba, como las intervenciones corporales, pueden conllevar asimismo, no ya por el hecho en sí de la intervención (que, como hemos visto, lo que determina es la afectación del derecho a la integridad física), sino por razón de su finalidad, es decir, por lo que a través de ellas se pretenda averiguar, una intromisión añadida en el ámbito constitucionalmente protegido del derecho a la intimidad personal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esto es lo que ocurre cuando, como en el caso presente, y a través de un análisis del cabello, se pretende averiguar si el imputado en un proceso penal es "consumidor de cocaína u otras sustancias tóxicas o estupefacientes, y el tiempo desde que lo pudiera ser", puesto que, con independencia de la relevancia que ello pueda tener a los fines de la investigación penal, y, por tanto, de su posible justificación (que se examinará posteriormente), no cabe por menos que admitir que una pericia acordada en unos términos objetivos y temporales tan amplios supone una intromisión en la esfera de la vida privada de la persona, a la que pertenece, sin duda, el hecho de haber consumido en algún momento algún género de drogas, conducta que, si bien en nuestro ordenamiento es en sí misma impune, ello no obstante, el conocimiento por la sociedad de que un ciudadano es consumidor habitual de drogas provoca un juicio de valor social de reproche que lo hace desmerecer ante la comunidad, por lo que la publicidad del resultado pericial afectaría al ámbito constitucionalmente protegido del derecho a la intimidad personal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1084,69 +1084,69 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">4. Una vez constatada la afectación por la intervención corporal y consiguiente pericia de los derechos fundamentales a la integridad física y a la intimidad personal, hemos de concretar ahora si el sacrificio de tales derechos fundamentales es susceptible de alcanzar una justificación constitucional objetiva y razonable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">A tal efecto, conviene recordar los requisitos que conforman nuestra doctrina sobre la proporcionalidad, los cuales pueden resumirse en los siguientes: que la medida limitativa del derecho fundamental esté prevista por la Ley, que sea adoptada mediante resolución judicial especialmente motivada, y que sea idónea, necesaria y proporcionada en relación con un fin constitucionalmente legítimo. A todos ellos hay que sumar otros derivados de la afectación a la integridad física, como son que la práctica de la intervención sea encomendada a personal médico o sanitario, la exigencia de que en ningún caso suponga un riesgo para la salud y de que a través de ella no se ocasione un trato inhumano o degradante (STC 7/1994, fundamento jurídico 3º)</w:t>
+        <w:t xml:space="preserve">A tal efecto, conviene recordar los requisitos que conforman nuestra doctrina sobre la proporcionalidad, los cuales pueden resumirse en los siguientes: que la medida limitativa del derecho fundamental esté prevista por la Ley, que sea adoptada mediante resolución judicial especialmente motivada, y que sea idónea, necesaria y proporcionada en relación con un fin constitucionalmente legítimo. A todos ellos hay que sumar otros derivados de la afectación a la integridad física, como son que la práctica de la intervención sea encomendada a personal médico o sanitario, la exigencia de que en ningún caso suponga un riesgo para la salud y de que a través de ella no se ocasione un trato inhumano o degradante (STC 7/1994, fundamento jurídico 3º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">A) Fin constitucionalmente legítimo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Ciertamente, la Constitución, en sus arts. 15 y 18.1, no prevé expresamente la posibilidad de un sacrificio legítimo de los derechos a la integridad física y a la intimidad (a diferencia, por eje., de lo que ocurre con los derechos a la inviolabilidad del domicilio o al secreto de las comunicaciones -art. 18.2 y 3 C.E.), mas ello no significa que sean derechos absolutos, pues pueden ceder ante razones justificadas de interés general convenientemente previstas por la Ley, entre las que, sin duda, se encuentra la actuación del ius puniendi (STC 37/1989, fundamentos jurídicos 7º y 8º)</w:t>
+        <w:t xml:space="preserve">Ciertamente, la Constitución, en sus arts. 15 y 18.1, no prevé expresamente la posibilidad de un sacrificio legítimo de los derechos a la integridad física y a la intimidad (a diferencia, por eje., de lo que ocurre con los derechos a la inviolabilidad del domicilio o al secreto de las comunicaciones -art. 18.2 y 3 C.E.), mas ello no significa que sean derechos absolutos, pues pueden ceder ante razones justificadas de interés general convenientemente previstas por la Ley, entre las que, sin duda, se encuentra la actuación del ius puniendi (STC 37/1989, fundamentos jurídicos 7º y 8º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Así pues, el interés público propio de la investigación de un delito, y, más en concreto, la determinación de hechos relevantes para el proceso penal son, desde luego, causa legítima que puede justificar la realización de una intervención corporal, siempre y cuando dicha medida esté prevista por la Ley, lo cual nos remite a la siguiente de las exigencias constitucionales antes indicadas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">B) Principio de legalidad</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1174,240 +1174,240 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">C) Jurisdiccionalidad</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">A diferencia de lo que ocurre con otras medidas restrictivas de derechos fundamentales que pueden ser adoptadas en el curso del proceso penal (entradas y registros en domicilio -art. 18.2 C.E.-, intervención de las comunicaciones -art. 18.3 C.E.-, etc.), no existe en la Constitución en relación con las inspecciones e intervenciones corporales, en cuanto afectantes a los derechos a la intimidad (art. 18.1 C.E.)  y a la integridad física (art. 18.2 C.E.), reserva absoluta alguna de resolución judicial, con lo que se plantea el problema relativo a si sólo pueden ser autorizadas, al igual que aquellas otras, por los Jueces y Tribunales, esto es, mediante resolución judicial.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En relación con la práctica de diligencias limitativas del ámbito constitucionalmente protegido del derecho a la intimidad, en la STC 37/1989 dijimos que era "sólo posible por decisión judicial" (fundamento jurídico 7º), aunque sin descartar la posibilidad de que, en determinados casos, y con la conveniente habilitación legislativa (que en tal caso no se daba), tales actuaciones pudieran ser dispuestas por la policía judicial (fundamento jurídico 8º)</w:t>
+        <w:t xml:space="preserve">En relación con la práctica de diligencias limitativas del ámbito constitucionalmente protegido del derecho a la intimidad, en la STC 37/1989 dijimos que era "sólo posible por decisión judicial" (fundamento jurídico 7º), aunque sin descartar la posibilidad de que, en determinados casos, y con la conveniente habilitación legislativa (que en tal caso no se daba), tales actuaciones pudieran ser dispuestas por la policía judicial (fundamento jurídico 8º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esta misma exigencia de monopolio jurisdiccional en la limitación de los derechos fundamentales resulta, pues, aplicable a aquellas diligencias que supongan una intervención corporal, sin excluir, ello no obstante (debido precisamente a esa falta de reserva constitucional en favor del Juez), que la Ley pueda autorizar a la policía judicial para disponer, por acreditadas razones de urgencia y necesidad, la práctica de actos que comporten una simple inspección o reconocimiento o, incluso, una intervención corporal leve, siempre y cuando se observen en su práctica los requisitos dimanantes de los principios de proporcionalidad y razonabilidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">D) Motivación de la resolución judicial</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El deber de motivación de las resoluciones judiciales limitativas de los derechos fundamentales no encuentra su fundamento constitucional en la genérica obligación de motivación de todas las resoluciones judiciales que resulta del derecho a la tutela judicial efectiva (art. 24.1, en relación con el art. 120.3 C.E.), ni se satisface, pues, con cualquier forma de motivación que permita conocer la ratio decidendi de la resolución judicial (por todas, SSTC 128/1995 y 158/1996)</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Por esta razón, y a fin también de posibilitar un eficaz ejercicio de los recursos, es doctrina reiterada de este Tribunal que la ausencia de motivación ocasiona, por sí sola, en estos casos, la vulneración del propio derecho fundamental sustantivo (SSTC 128/1995 y 158/1996, 181/1995 y 54/1996), todo ello sin perjuicio de que se produzca o no, además, la lesión del derecho a la tutela judicial efectiva (STC 158/1996)</w:t>
+        <w:t xml:space="preserve">El deber de motivación de las resoluciones judiciales limitativas de los derechos fundamentales no encuentra su fundamento constitucional en la genérica obligación de motivación de todas las resoluciones judiciales que resulta del derecho a la tutela judicial efectiva (art. 24.1, en relación con el art. 120.3 C.E.), ni se satisface, pues, con cualquier forma de motivación que permita conocer la ratio decidendi de la resolución judicial (por todas, SSTC 128/1995 y 158/1996).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">La exigencia de motivación aquí es ante todo un requisito formal de la regla de proporcionalidad, según el cual en las resoluciones limitativas de los derechos fundamentales debe el órgano jurisdiccional plasmar el juicio de ponderación entre el derecho fundamental afectado y el interés constitucionalmente protegido y perseguido, del cual se evidencie la necesidad de la adopción de la medida (SSTC 37/1989 y 7/1994, entre otras).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Por esta razón, y a fin también de posibilitar un eficaz ejercicio de los recursos, es doctrina reiterada de este Tribunal que la ausencia de motivación ocasiona, por sí sola, en estos casos, la vulneración del propio derecho fundamental sustantivo (SSTC 128/1995 y 158/1996, 181/1995 y 54/1996), todo ello sin perjuicio de que se produzca o no, además, la lesión del derecho a la tutela judicial efectiva (STC 158/1996).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">E) Principio de proporcionalidad</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Según doctrina reiterada de este Tribunal, una exigencia común y constante para la constitucionalidad de cualquier medida restrictiva de derechos fundamentales (por todas, STC 56/1996), entre ellas las que supongan una injerencia en los derechos a la integridad física y a la intimidad (por todas, SSTC 120/1990, 7/1994 y 143/1994), y más en particular de las medidas restrictivas de derechos fundamentales adoptadas en el curso de un proceso penal (por todas, SSTC 37/1989, 85/1994 y 54/1996) viene determinada por la estricta observancia del principio de proporcionalidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En este sentido, hemos destacado (SSTC 66/1995 y 55/1996) que, para comprobar si una medida restrictiva de un derecho fundamental supera el juicio de proporcionalidad, es necesario constatar si cumple los tres siguientes requisitos o condiciones: "si tal medida es susceptible de conseguir el objetivo propuesto (juicio de idoneidad); si, además, es necesaria, en el sentido de que no exista otra medida más moderada para la consecución de tal propósito con igual eficacia (juicio de necesidad); y, finalmente, si la misma es ponderada o equilibrada, por derivarse de ella más beneficios o ventajas para el interés general que perjuicios sobre otros bienes o valores en conflicto (juicio de proporcionalidad en sentido estricto)"</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Y en el ámbito, análogo al actual, de las inspecciones corporales afectantes al derecho a la intimidad en el proceso penal también hemos subrayado la necesidad de "ponderar razonadamente, de una parte, la gravedad de la intromisión que la actuación prevista comporta y, de la otra, la imprescindibilidad de tal intromisión para asegurar la defensa del interés público que se pretende defender mediante el ejercicio del ius puniendi" (STC 37/1989, fundamento jurídico 8º)</w:t>
+        <w:t xml:space="preserve">En este sentido, hemos destacado (SSTC 66/1995 y 55/1996) que, para comprobar si una medida restrictiva de un derecho fundamental supera el juicio de proporcionalidad, es necesario constatar si cumple los tres siguientes requisitos o condiciones: "si tal medida es susceptible de conseguir el objetivo propuesto (juicio de idoneidad); si, además, es necesaria, en el sentido de que no exista otra medida más moderada para la consecución de tal propósito con igual eficacia (juicio de necesidad); y, finalmente, si la misma es ponderada o equilibrada, por derivarse de ella más beneficios o ventajas para el interés general que perjuicios sobre otros bienes o valores en conflicto (juicio de proporcionalidad en sentido estricto)".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Y en el ámbito, análogo al actual, de las inspecciones corporales afectantes al derecho a la intimidad en el proceso penal también hemos subrayado la necesidad de "ponderar razonadamente, de una parte, la gravedad de la intromisión que la actuación prevista comporta y, de la otra, la imprescindibilidad de tal intromisión para asegurar la defensa del interés público que se pretende defender mediante el ejercicio del ius puniendi" (STC 37/1989, fundamento jurídico 8º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Así pues, para que una intervención corporal en la persona del imputado en contra de su voluntad satisfaga las exigencias del principio de proporcionalidad será preciso: a) que sea idónea (apta, adecuada) para alcanzar el fin constitucionalmente legítimo perseguido con ella (art. 18 C.E.D.H.), esto es, que sirva objetivamente para determinar los hechos que constituyen el objeto del proceso penal; b) que sea necesaria o imprescindible para ello, esto es, que no existan otras medidas menos gravosas que, sin imponer sacrificio alguno de los derechos fundamentales a la integridad física y a la intimidad, o con un menor grado de sacrificio, sean igualmente aptas para conseguir dicho fin; y c) que, aun aun siendo idónea y necesaria, el sacrificio que imponga de tales derechos no resulte desmedido en comparación con la gravedad de los hechos y de las sospechas existentes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">F) Otras exigencias específicas</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Del art. 15 C.E. cabe derivar, por último, una serie de exigencias específicas relativas a la práctica de las intervenciones corporales, de alguna manera referibles también al principio de proporcionalidad, las cuales cabe sustantivizar en los siguientes términos (al modo como se hace en la STC 7/1994, fundamento jurídico 3º):</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">a) En ningún caso podrá acordarse la práctica de una intervención corporal cuando pueda suponer bien objetiva, bien subjetivamente, para quien tenga la obligación de soportarla un riesgo o quebranto para su salud (STC 7/1994)</w:t>
+        <w:t xml:space="preserve">a) En ningún caso podrá acordarse la práctica de una intervención corporal cuando pueda suponer bien objetiva, bien subjetivamente, para quien tenga la obligación de soportarla un riesgo o quebranto para su salud (STC 7/1994).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">b) En cualquier caso, la ejecución de tales intervenciones corporales se habrá de efectuar por personal sanitario (STC 7/1994), que deberá ser personal médico especializado en el supuesto de intervenciones graves que lo requieran por sus características.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">c) Y, en todo caso, la práctica de la intervención se ha de llevar a cabo con respeto a la dignidad de la persona, sin que pueda en ningún caso constituir, en sí misma o por la forma de realizarla, un trato inhumano o degradante, aspectos éstos sobre los que pesa una prohibición absoluta (arts. 10.1 y 15 C.E.)</w:t>
+        <w:t xml:space="preserve">c) Y, en todo caso, la práctica de la intervención se ha de llevar a cabo con respeto a la dignidad de la persona, sin que pueda en ningún caso constituir, en sí misma o por la forma de realizarla, un trato inhumano o degradante, aspectos éstos sobre los que pesa una prohibición absoluta (arts. 10.1 y 15 C.E.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. En su escrito de alegaciones sobre la incorporación al debate procesal del art. 15 C.E., la defensa del recurrente consideró que, en el caso presente, la intervención corporal tenía un carácter denigrante, por no tratarse de una mera inspección, sino de un tonsurado de las axilas y de la cabeza. E insistió en esta alegación en el acto de la vista pública, afirmando que la intervención atentaba contra la dignidad humana.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Mas es evidente que esta alegación carece de fundamento, pues no cabe entender que la extracción de cabellos de diferentes partes de la cabeza y del pelo de las axilas a realizar por el Médico Forense para su posterior análisis suponga, ni por su finalidad ni por la manera de llevarse a la práctica, un trato inhumano o degradante contrario al art. 15 C.E., graves calificativos que, según doctrina reiterada de este Tribunal, hay que reservar para aquellos tratos que impliquen "padecimientos físicos o psíquicos ilícitos e infligidos de modo vejatorio para quien los sufre" (SSTC 120/1990, 137/1990 y 57/1994)</w:t>
+        <w:t xml:space="preserve">Mas es evidente que esta alegación carece de fundamento, pues no cabe entender que la extracción de cabellos de diferentes partes de la cabeza y del pelo de las axilas a realizar por el Médico Forense para su posterior análisis suponga, ni por su finalidad ni por la manera de llevarse a la práctica, un trato inhumano o degradante contrario al art. 15 C.E., graves calificativos que, según doctrina reiterada de este Tribunal, hay que reservar para aquellos tratos que impliquen "padecimientos físicos o psíquicos ilícitos e infligidos de modo vejatorio para quien los sufre" (SSTC 120/1990, 137/1990 y 57/1994).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">6. No obstante lo anterior, la aplicación de la doctrina expuesta en los anteriores fundamentos ha de conducir en el presente caso a la estimación de la demanda de amparo:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">A) En primer término, los preceptos de la Ley de Enjuiciamiento Criminal en que se fundamentan las resoluciones impugnadas para ordenar la intervención corporal del recurrente (en concreto, el art. 339 en relación con el art. 311), no prestan a esta concreta medida restrictiva de los derechos a la intimidad y a la integridad física la cobertura legal requerida por nuestra doctrina para todo acto limitativo de los derechos fundamentales (SSTC 37/1989, fundamento jurídico 7º, 7/1994, fundamento jurídico 3º, 35/1996, fundamento jurídico 2º)</w:t>
+        <w:t xml:space="preserve">A) En primer término, los preceptos de la Ley de Enjuiciamiento Criminal en que se fundamentan las resoluciones impugnadas para ordenar la intervención corporal del recurrente (en concreto, el art. 339 en relación con el art. 311), no prestan a esta concreta medida restrictiva de los derechos a la intimidad y a la integridad física la cobertura legal requerida por nuestra doctrina para todo acto limitativo de los derechos fundamentales (SSTC 37/1989, fundamento jurídico 7º, 7/1994, fundamento jurídico 3º, 35/1996, fundamento jurídico 2º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En efecto, el art. 311 L.E.Crim., de un lado, no regula las intervenciones corporales ni ninguna otra medida o diligencia sumarial; se limita, única y exclusivamente, a prohibir a los Jueces de Intrucción la práctica de aquellas diligencias que les haya sido solicitadas por las partes y que consideren inútiles o perjudiciales a los fines de la investigación penal. Es evidente, por tanto, que el mero recordatorio legal tendente a evitar que en el curso de una instrucción se adopten diligencias de investigación inútiles o perjudiciales, es a todas luces no susceptible de prestar fundamento normativo a la medida de intervención corporal que se cuestiona en el presente recurso de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La misma conclusión ha de predicarse, aunque por distintas razones, respecto al art. 339 L.E.Crim., precepto que, si bien autoriza expresamente al Juez instructor a ordenar de oficio la realización de determinados informes periciales, no menos expresamente prevé que dichos dictámenes se limiten al "cuerpo del delito" (denominación que recibe el Capítulo II del Título V del Libro II de la L.E.Crim., en el que se incribe el mencionado precepto), entendiendo por tal "las armas, instrumentos o efectos de cualquiera clase que puedan tener relación con el delito y se hallen en el lugar en que se cometió, o en sus inmediaciones, o en poder del reo, o en otra parte conocida" (art. 334.1 L.E.Crim.). En consecuencia, al amparo de este precepto, la autoridad judicial podrá acordar, entre muchos otros de distinta índole, el análisis pericial de cualesquiera elementos del cuerpo humano (tales como sangre, semen, uñas, cabellos, piel, etc.)  que hayan sido previamente aprehendidos en alguno de los lugares previstos en la norma, pero no encontrará en ésta el respaldo legal necesario para ordenar la extracción coactiva de dichos elementos de la persona del imputado.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1435,51 +1435,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Pues bien, un examen de contraste entre los delitos cuya presunta comisión se imputa al recurrente en amparo (que inicialmente fueron los de cohecho y contra la salud pública, y, tras dictarse auto de procesamiento, los de prevaricación y cohecho), y la finalidad perseguida por la intervención corporal acordada por la autoridad judicial (que es únicamente la de "determinar si Jesús Belluga López es consumidor de cocaína, u otras sustancias tóxicas o estupefacientes, y si fuera adicto a las mismas sustancias mencionadas, el tiempo desde que lo pudiera ser"), desvela que la citada medida no resulta objetivamente imprescindible para acreditar la existencia de los hechos delictivos investigados, ni la comisión de los mismos por el imputado.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Baste con advertir, en este sentido, que el resultado a obtener de llevarse a la prática la intervención corporal cuestionada -el de acreditar si el recurrente en amparo ha consumido o no cocaína o alguna otra droga- no sería suficiente por sí solo, ni para sostener su falta de participación en los hechos que se le imputan, ni para fundamentar en su día una sentencia condenatoria por los delitos de prevaricación y cohecho por los que ha sido procesado.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">La finalidad que se persigue con la intervención corporal recurrida en amparo no es, pues, la de acreditar los hechos constitutivos de la infracción penal, sino únicamente un hecho indiciario -el cual, como este Tribunal ha podido declarar en repetidas ocasiones (vgr. SSTC 174 y 175/1985), es insusceptible por sí solo de destruir el derecho a la presunción de inocencia- , por lo que no es posible admitir que aquella medida sea "necesaria" a los fines del aseguramiento del ejercicio del "ius puniendi", ni, por tanto, acorde con la regla constitucional de la proporcionalidad de los sacrificios. Dicho en otras palabras, un acto instructorio que limite un derecho fundamental no puede estar dirigido exclusivamente a obtener meros indicios o sospechas de criminalidad, sino a preconstituir la prueba de los hechos que integran el objeto del proceso penal.</w:t>
+        <w:t xml:space="preserve">La finalidad que se persigue con la intervención corporal recurrida en amparo no es, pues, la de acreditar los hechos constitutivos de la infracción penal, sino únicamente un hecho indiciario -el cual, como este Tribunal ha podido declarar en repetidas ocasiones (vgr. SSTC 174/1985 y 175/1985), es insusceptible por sí solo de destruir el derecho a la presunción de inocencia- , por lo que no es posible admitir que aquella medida sea "necesaria" a los fines del aseguramiento del ejercicio del "ius puniendi", ni, por tanto, acorde con la regla constitucional de la proporcionalidad de los sacrificios. Dicho en otras palabras, un acto instructorio que limite un derecho fundamental no puede estar dirigido exclusivamente a obtener meros indicios o sospechas de criminalidad, sino a preconstituir la prueba de los hechos que integran el objeto del proceso penal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">C) Por otra parte, aun cuando se admitiese que, en el caso que nos ocupa, el análisis pericial del cabello rasurado extraído coactivamente de distintas partes del cuerpo del imputado pudiera ser, abstractamente considerada, una medida necesaria a los fines de la investigación penal, no por ello las resoluciones judiciales impugnadas resultarían enteramente acordes con la exigencia constitucional de proporcionalidad, pues, en la determinación acerca de si una medida restrictiva de los derechos fundamentales es o no constitucionalmente proporcionada se deben tener en cuenta todas las circunstancias particulares que concurran en el caso, así como la forma en que se ha de llevar a la práctica la medida limitativa de que se trate, todo ello, como es obvio, con el fin de no ocasionar al sujeto pasivo de la misma más limitaciones en sus derechos fundamentales que las estrictamente imprescindibles en el caso concreto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En este sentido, y a la vista de su contenido dispositivo, es evidente que las resoluciones impugnadas, tanto al ordenar que el informe pericial se remonte a "el tiempo desde que (el recurrente) lo pudiera ser (consumidor)" -lo que, en puridad, abarca toda su vida-, como al requerir que dicho informe comprenda el consumo "de cocaína u otras sustancias tóxicas o estufacientes" -y no sólo el de cocaína, que es la única sustancia que se sospecha pudo haber recibido como dádiva en el delito de cohecho que le es imputado-, incurren en una notoria desproporción entre el alcance que otorgan a la medida de intervención corporal y los resultados que se pretenden obtener con su adopción, razón por la cual dicha medida se revela, en este punto, lesiva del derecho a la intimidad del demandante de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1665,51 +1665,51 @@
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Estimar el presente recurso de amparo interpuesto por don Jesús Belluga López, y, en consecuencia,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1º. Declarar los derechos del recurrente a la integridad física (art. 15 C.E.)  y a la intimidad personal (art. 18.1.  C.E.)</w:t>
+        <w:t xml:space="preserve">1º. Declarar los derechos del recurrente a la integridad física (art. 15 C.E.)  y a la intimidad personal (art. 18.1.  C.E.).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º. Restablecer los derechos vulnerados mediante la anulación del Auto del Juzgado de Instrucción núm. 1 de Roquetas de Mar (Almería) de 9 de febrero de 1996, y, en consecuencia, también de los del mismo Juzgado y la Sección Primera de la Audiencia Provincial de Almería, de 20 de febrero y 28 de marzo de 1996, respectivamente, que vinieron a confirmarlo en vía de recurso, y reconocer el derecho del recurrente a no someterse a la intervención corporal objeto del presente recurso de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>