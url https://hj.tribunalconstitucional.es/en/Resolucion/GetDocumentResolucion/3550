--- v0 (2025-12-13)
+++ v1 (2026-04-02)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 2 de marzo de 1998</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don José Gabaldón López, Presidente, don Fernando García-Mon y González-Regueral, don Julio Diego González- Campos, don Carles Viver Pi-Sunyer y don Tomás S. Vives Antón, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don José Gabaldón López, Presidente, don Fernando García-Mon y González-Regueral, don Julio Diego González- Campos, don Carles Viver Pi-Sunyer y don Tomás S. Vives Antón, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -967,51 +967,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">a) El solicitante de amparo adujo en su demanda ante la Sala de lo Contencioso- Administrativo, así como en la demanda de amparo, que la exclusión de los docentes carecía de base legal suficiente, habida cuenta de que era la relación de puestos de trabajo, y no el Texto Refundido de la Ley de la Función Pública de la Comunidad Autónoma de Aragón, aprobado por Decreto Legislativo 1/1991, de 19 de febrero, la autora de la restricción. En su opinión, ello constituye una extralimitación que afecta especialmente a los funcionarios del Grupo A, con formación jurídico-económica.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Con carácter general, cabe afirmar que la Constitución reserva a la ley y, en todo caso, al principio de legalidad entendido como existencia de norma jurídica previa, el ejercicio del derecho fundamental a acceder a la función pública, en condiciones de igualdad, de acuerdo con el mérito y capacidad (art. 23.2 C.E.: "con los requisitos que señalen las leyes"; art. 53.1: "Sólo por ley...podrá regularse el ejercicio de tales derechos y libertades"; art.  103.3: "la Ley regulará... el acceso a la función pública de acuerdo con los principios de mérito y capacidad..."; art. 103.1: "con sometimiento pleno a la Ley y al Derecho"). A ello ha de añadirse que el derecho "ex art." 23.2 C.E.  es un derecho de configuración legal y, por ello, la fijación ex ante de los criterios de selección, tanto de carácter absoluto como relativo, en que consistan la igualdad, mérito y capacidad para cada función, es la única forma de que pueda ejercerse el derecho mismo (vid., entre otras, STC 10/1989, fundamento jurídico 3º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Ha de reconocerse, pues, que tales condiciones sólo pueden preservarse y, aun antes, establecerse, mediante la intervención positiva del legislador. Y que, además, esa exigencia es más patente y de mayor rigor e intensidad en el caso de acceso a la función pública que cuando, dentro ya de la misma, se trata del desarrollo y promoción de la carrera administrativa (cfr., entre otras, STC 192/1991, fundamento jurídico 4º). Resulta claro, en suma, que la reserva de ley y el principio de legalidad entrañan una garantía de orden material, que se traduce en la imperativa exigencia de predeterminar cuáles hayan de ser las condiciones para acceder a la función pública, de conformidad con los indicados principios constitucionales. Una verdadera predeterminación ha de asegurar que el órgano administrativo encargado de valorar a los candidatos no pueda actuar con un excesivo arbitrio, sino con el prudente y razonable que requiere el art. 23.2 C.E., lo cual, por otra parte, es lo que hace posible, en su caso, el ulterior control jurisdiccional y, con él, el ejercicio del derecho fundamental a la tutela judicial efectiva (art. 24.1 C.E.), puesto que el Juez -que lo es de la legalidad- tendrá así un criterio con el que contrastar si la actuación administrativa se ha ajustado o no a las condiciones de igualdad, mérito y capacidad previamente establecidas (arts.  106.2 y 24.1 C.E.), sin que ello pueda implicar tampoco, como es obvio, la sustitución de la discrecionalidad técnica de la Administración -la calificación técnica del órgano calificador- por la judicial. Desde esta perspectiva, por otra parte, se entiende que la preexistencia y predeterminación de las condiciones de acceso (arts. 23.2 y 103.3 C.E., SSTC 67/1989 ó 174/1996, entre otras), aunque no pueda ser cuestionada autónomamente en este proceso, forme parte del derecho fundamental en cuanto constituye su soporte y puede ser aquí invocada cuando vaya inescindiblemente unida a la posible vulneración de las condiciones materiales de igualdad, mérito y capacidad.</w:t>
+        <w:t xml:space="preserve">Ha de reconocerse, pues, que tales condiciones sólo pueden preservarse y, aun antes, establecerse, mediante la intervención positiva del legislador. Y que, además, esa exigencia es más patente y de mayor rigor e intensidad en el caso de acceso a la función pública que cuando, dentro ya de la misma, se trata del desarrollo y promoción de la carrera administrativa (cfr., entre otras, STC 192/1991, fundamento jurídico 4º). Resulta claro, en suma, que la reserva de ley y el principio de legalidad entrañan una garantía de orden material, que se traduce en la imperativa exigencia de predeterminar cuáles hayan de ser las condiciones para acceder a la función pública, de conformidad con los indicados principios constitucionales. Una verdadera predeterminación ha de asegurar que el órgano administrativo encargado de valorar a los candidatos no pueda actuar con un excesivo arbitrio, sino con el prudente y razonable que requiere el art. 23.2 C.E., lo cual, por otra parte, es lo que hace posible, en su caso, el ulterior control jurisdiccional y, con él, el ejercicio del derecho fundamental a la tutela judicial efectiva (art. 24.1 C.E.), puesto que el Juez -que lo es de la legalidad- tendrá así un criterio con el que contrastar si la actuación administrativa se ha ajustado o no a las condiciones de igualdad, mérito y capacidad previamente establecidas (arts.  106.2 y 24.1 C.E.), sin que ello pueda implicar tampoco, como es obvio, la sustitución de la discrecionalidad técnica de la Administración -la calificación técnica del órgano calificador- por la judicial. Desde esta perspectiva, por otra parte, se entiende que la preexistencia y predeterminación de las condiciones de acceso (arts. 23.2 y 103.3 C.E., SSTC 67/1989 ó 174/1996, entre otras), aunque no pueda ser cuestionada autónomamente en este proceso, formen parte del derecho fundamental en cuanto constituyen su soporte y pueden ser aquí invocadas cuando vayan inescindiblemente unidas a la posible vulneración de las condiciones materiales de igualdad, mérito y capacidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Ahora bien, cuanto antecede no impide que la ley formal pueda recabar la colaboración reglamentaria y el recurso a los instrumentos que sean necesarios para su desarrollo y aplicación, habida cuenta de que no estamos ante una reserva absoluta. Antes al contrario, y por lo que se refiere a la regulación de los requisitos de acceso, "en cada supuesto concreto de acceso a un cargo o función pública, la remisión a las leyes que dicho precepto contempla ha de ponerse en conexión con las previsiones que la propia Constitución establece en cuanto a la normativa sustantiva de unos y otros cargos y funciones públicas y muy en especial, en lo que concierne al rango o tipo de norma que deba regular el acceso a toda clase de cargos y funciones... En lo que atañe al acceso a cargos y funciones en las Administraciones Públicas, la remisión a las leyes que efectúa el art. 23.2 debe ponerse en relación con lo que al respecto se establece en el art. 103 de la Constitución, particularmente en su apartado 3. Pero según señalamos en la STC 99/1987, 'no puede afirmarse, sin más, que el límite de la reserva de ley presente en el art. 103.3 C.E. impida en términos absolutos todo tipo de remisión legislativa al reglamento' (cfr.  STC 47/1990, fundamento jurídico 7º).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Que resulta lícito y posible según la Constitución establecer requisitos por vía reglamentaria es algo que ha reiterado nuestra jurisprudencia, con los límites y condiciones que en ella se han expresado (así, vid. STC 47/1990, fundamento jurídico 7º).  Desde esa perspectiva, resulta constitucionalmente admisible que, al servicio de la organización administrativa, la Ley, que tampoco puede agotar la materia, recurra a un instrumento técnico como la relación de puestos de trabajo a través del cual se realice la ordenación del personal, de acuerdo con las necesidades de los servicios, con precisión de los requisitos para el desempeño de cada puesto de trabajo (vid. art. 15.1 de la Ley 30/1984, de Medidas para la Reforma de la Función Pública), con mayor razón cuando de lo que se trata no es de regular las condiciones de acceso a la función pública, como de definir las características esenciales de los puestos de trabajo a desempeñar por personal que ya es funcionario.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">