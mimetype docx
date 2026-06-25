--- v0 (2025-12-15)
+++ v1 (2026-06-25)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 16 de diciembre 1999</w:t>
+        <w:t>de 16 de diciembre de 1999</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por don Pedro Cruz Villalón, Presidente, don Carles Viver Pi-Sunyer, don Rafael de Mendizábal Allende, don Julio Diego González Campos, don Manuel Jiménez de Parga y Cabrera, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -6113,60 +6113,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Dada en Madrid, a dieciséis de diciembre de mil novecientos noventa y nueve.</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a dieciséis de diciembre de un mil novecientos noventa y nueve.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>