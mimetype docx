--- v0 (2025-12-19)
+++ v1 (2026-05-01)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 31 de enero de 2000</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Pedro Cruz Villalón, Presidente, don Manuel Jiménez de Parga y Cabrera, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Pedro Cruz Villalón, Presidente, don Manuel Jiménez de Parga y Cabrera, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -440,51 +440,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por todo ello, solicita la anulación de los Autos recurridos. Por otrosí solicita asimismo la suspensión de los mismos, dado que de procederse a su ejecución el amparo carecería de efecto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">4. Por providencia de 9 de junio de 1997 de la Sección Segunda de este Tribunal se acordó requerir al Juzgado de Instrucción núm. 12 de Madrid para que remitiese testimonio de las diligencias previas núm. 5928/96. Recibidas y examinadas las actuaciones remitidas por el Juzgado la Sección Segunda, mediante providencia de 8 de febrero de 1999, acordó la apertura del trámite previsto en el art. 50.3 LOTC, ante la posible concurrencia del motivo de inadmisión consistente en carecer manifiestamente la demanda de contenido que justifique una decisión sobre el fondo del asunto por parte del Tribunal Constitucional [art. 50.1 c)? LOTC].</w:t>
+        <w:t xml:space="preserve">4. Por providencia de 9 de junio de 1997 de la Sección Segunda de este Tribunal se acordó requerir al Juzgado de Instrucción núm. 12 de Madrid para que remitiese testimonio de las diligencias previas núm. 5928/96. Recibidas y examinadas las actuaciones remitidas por el Juzgado la Sección Segunda, mediante providencia de 8 de febrero de 1999, acordó la apertura del trámite previsto en el art. 50.3 LOTC, ante la posible concurrencia del motivo de inadmisión consistente en carecer manifiestamente la demanda de contenido que justifique una decisión sobre el fondo del asunto por parte del Tribunal Constitucional [art. 50.1 c)  LOTC].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. Tras la apertura del trámite de alegaciones previsto en el art. 50.3 LOTC, y después de formular las suyas el Ministerio Fiscal y el solicitante de amparo, la Sección Segunda de este Tribunal acordó mediante providencia de 12 de marzo de 1999 formar con los correspondientes testimonios la pieza separada de suspensión que, sustanciada, concluyó mediante Auto de 12 de abril de 1999, por el que se acordó la suspensión solicitada.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">