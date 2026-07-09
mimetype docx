--- v0 (2025-12-17)
+++ v1 (2026-07-09)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 12 de junio de 2000</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Pedro Cruz Villalón, Presidente, don Manuel Jiménez de Parga y Cabrera, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Pedro Cruz Villalón, Presidente, don Manuel Jiménez de Parga y Cabrera, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla y doña María Emilia Casas Baamonde, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -431,51 +431,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">h) Interpuesto recurso de casación para la unificación de doctrina fue inadmitido por Auto de 9 de abril de 1996 de la Sala de lo Social del Tribunal Supremo. Entiende el Alto Tribunal que no existe identidad ni son contradictorias la sentencia recurrida y las de contraste aportadas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">3. Se recurre en amparo contra la Sentencia del Tribunal Superior de Justicia, solicitando la declaración de nulidad del despido. Se imputa a dicha Sentencia, en primer lugar, la vulneración de la presunción de inocencia (art. 24 CE). Tras afirmar, con cita de las SSTC 24/1984 y 62/1984, que la presunción de inocencia es aplicable a los procesos de despido disciplinario, y después de recoger lo declarado en la instancia en punto a la inexistencia de acreditación de la participación por inducción que a la demandante se le atribuye en la carta de despido, la demanda arguye que el Tribunal Superior de Justicia vulnera aquella presunción de inocencia cuando afirma que, para no ser considerada autora, era indispensable que la solicitante de amparo manifestase su inequívoca discrepancia con el escrito controvertido, bien con su contenido bien con su forma. Como segundo agravio la demanda aduce la vulneración de la libertad de expresión [art. 20.1 a) CE?, apoyándose y haciendo suyo lo razonado al respecto por la Sentencia de instancia. Finalmente, para sustentar la queja contra el pronunciamiento judicial impugnado en el art. 24.1 CE, se alega que la sentencia recurrida, sin modificar los hechos probados, habría partido de una realidad histórica contraria a la de instancia, que se concreta en la atribución a la recurrente de la autoría del escrito controvertido: "el Juzgador de instancia llevó a los hechos probados de la resolución judicial, inalterados en la sentencia contra la que se solicita el amparo constitucional, una conducta de la demandante ajena totalmente a una actividad inductora respecto de la desplegada por su esposo enviando la carta al Diario 'La Nueva España', sin que la presunción que establece la sentencia dictada por la Sala de lo Social del Tribunal Superior de Justicia de Asturias, respecto de entender a la actora como inductora, pueda derivarse de la afirmación contenida en la meritada sentencia de 'resultar desde el principio indispensable que ésta [la actora] manifestase su inequívoca discrepancia, bien con el contenido material de los comunicados en cuestión, bien con la forma en que los mismos se habían producido'".</w:t>
+        <w:t xml:space="preserve">3. Se recurre en amparo contra la Sentencia del Tribunal Superior de Justicia, solicitando la declaración de nulidad del despido. Se imputa a dicha Sentencia, en primer lugar, la vulneración de la presunción de inocencia (art. 24 CE). Tras afirmar, con cita de las SSTC 24/1984 y 62/1984, que la presunción de inocencia es aplicable a los procesos de despido disciplinario, y después de recoger lo declarado en la instancia en punto a la inexistencia de acreditación de la participación por inducción que a la demandante se le atribuye en la carta de despido, la demanda arguye que el Tribunal Superior de Justicia vulnera aquella presunción de inocencia cuando afirma que, para no ser considerada autora, era indispensable que la solicitante de amparo manifestase su inequívoca discrepancia con el escrito controvertido, bien con su contenido bien con su forma. Como segundo agravio la demanda aduce la vulneración de la libertad de expresión [art. 20.1 a) CE], apoyándose y haciendo suyo lo razonado al respecto por la Sentencia de instancia. Finalmente, para sustentar la queja contra el pronunciamiento judicial impugnado en el art. 24.1 CE, se alega que la sentencia recurrida, sin modificar los hechos probados, habría partido de una realidad histórica contraria a la de instancia, que se concreta en la atribución a la recurrente de la autoría del escrito controvertido: "el Juzgador de instancia llevó a los hechos probados de la resolución judicial, inalterados en la sentencia contra la que se solicita el amparo constitucional, una conducta de la demandante ajena totalmente a una actividad inductora respecto de la desplegada por su esposo enviando la carta al Diario 'La Nueva España', sin que la presunción que establece la sentencia dictada por la Sala de lo Social del Tribunal Superior de Justicia de Asturias, respecto de entender a la actora como inductora, pueda derivarse de la afirmación contenida en la meritada sentencia de 'resultar desde el principio indispensable que ésta [la actora] manifestase su inequívoca discrepancia, bien con el contenido material de los comunicados en cuestión, bien con la forma en que los mismos se habían producido'".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">4. La Sección Primera, por providencia de 24 de febrero de 1997, acordó admitir a trámite la demanda de amparo. A tenor de lo dispuesto en el art. 51 LOTC requirió a la Sala Cuarta del Tribunal Supremo, a la Sala de lo Social del Tribunal Superior de Justicia de Asturias y al Juzgado de lo Social núm. 2 de Gijón que remitieran las actuaciones correspondientes al recurso de casación para la unificación de doctrina núm. 2509/95, recurso de suplicación núm. 2/485/95 y autos núm. 1173/94, interesándose, al propio tiempo, la práctica de los emplazamientos pertinentes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">