--- v0 (2025-12-15)
+++ v1 (2026-05-31)
@@ -1525,51 +1525,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. Pues bien, la reserva de Ley (cuyo significado último, según puede leerse en el FJ 4 de la STC 83/1984, de 24 de julio, "es el de asegurar que la regulación de los ámbitos de libertad que corresponden a los ciudadanos depende exclusivamente de la voluntad de sus representantes, por lo que tales ámbitos han de quedar exentos de la acción del Ejecutivo y, en su consecuencia, de sus productos normativos propios, que son los reglamentos"; principio que, sin embargo, "no excluye ciertamente, la posibilidad de que las Leyes contengan remisiones a normas reglamentarias, pero sí que tales remisiones hagan posible una regulación independiente a la Ley, lo que supondría una degradación de la reserva formulada por la Constitución en favor del legislador") ofrece en el ámbito de la función pública unos rasgos peculiares, que han sido así descritos por la STC 99/1987, de 11 de junio, resolutoria de la impugnación entablada contra la Ley 30/1984, de 2 de agosto, de medidas para la reforma de la función pública:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">"En el primer inciso de su art. 103.3 la Constitución ha reservado a la Ley la regulación de la situación personal de los funcionarios públicos y de su relación de servicio o 'régimen estatutario', por emplear la expresión que figura en el art.  149.1.18 de la misma Norma Fundamental. Es éste, desde luego, un ámbito cuyos contornos no pueden definirse en abstracto y a priori, pero en el que ha de entenderse comprendida, en principio, la normación relativa a la adquisición y pérdida de la condición de funcionario, a las condiciones de promoción en la carrera administrativa y a las situaciones que en ésta puedan darse, a los derechos y deberes y responsabilidad de los funcionarios y a su régimen disciplinario, así como a la creación e integración, en su caso, de Cuerpos y Escalas Funcionariales y al modo de provisión de puestos de trabajo al servicio de las Administraciones Públicas, pues habiendo optado la Constitución por un régimen estatutario, con carácter general, para los servidores públicos (arts.  103.3 y 149.1.18), habrá de ser también la Ley la que determine en qué casos y con qué condiciones pueden reconocerse otras posibles vías para el acceso al servicio de la Administración Pública. Las normas que disciplinen estos ámbitos serán, en el concepto constitucional, ordenadoras del Estatuto de los funcionarios públicos, pues todas ellas interesarán directamente a las relaciones entre éstos y las Administraciones a las que sirven, configurando así el régimen jurídico en el que pueda nacer y desenvolverse la condición de funcionario y ordenando su posición propia en el seno de la Administración. Esta normación, en virtud de la reserva constitucional a la que se viene haciendo referencia, habrá de ser dispuesta por el legislador en términos tales que, de conformidad con lo antes observado, sea reconocible en la Ley misma una determinación material suficiente de los ámbitos así incluidos en el Estatuto funcionarial, descartándose, de este modo, todo apoderamiento explícito o implícito a la potestad reglamentaria para sustituir a la norma de Ley en la labor que la Constitución le encomienda. Si estos límites se respetan no podrá decirse inconstitucional la remisión legal al Reglamento, según ya se apuntó por este Tribunal en el FJ 6 de su Sentencia 57/1982" [FJ 3 c)?".</w:t>
+        <w:t xml:space="preserve">"En el primer inciso de su art. 103.3 la Constitución ha reservado a la Ley la regulación de la situación personal de los funcionarios públicos y de su relación de servicio o 'régimen estatutario', por emplear la expresión que figura en el art.  149.1.18 de la misma Norma Fundamental. Es éste, desde luego, un ámbito cuyos contornos no pueden definirse en abstracto y a priori, pero en el que ha de entenderse comprendida, en principio, la normación relativa a la adquisición y pérdida de la condición de funcionario, a las condiciones de promoción en la carrera administrativa y a las situaciones que en ésta puedan darse, a los derechos y deberes y responsabilidad de los funcionarios y a su régimen disciplinario, así como a la creación e integración, en su caso, de Cuerpos y Escalas Funcionariales y al modo de provisión de puestos de trabajo al servicio de las Administraciones Públicas, pues habiendo optado la Constitución por un régimen estatutario, con carácter general, para los servidores públicos (arts.  103.3 y 149.1.18), habrá de ser también la Ley la que determine en qué casos y con qué condiciones pueden reconocerse otras posibles vías para el acceso al servicio de la Administración Pública. Las normas que disciplinen estos ámbitos serán, en el concepto constitucional, ordenadoras del Estatuto de los funcionarios públicos, pues todas ellas interesarán directamente a las relaciones entre éstos y las Administraciones a las que sirven, configurando así el régimen jurídico en el que pueda nacer y desenvolverse la condición de funcionario y ordenando su posición propia en el seno de la Administración. Esta normación, en virtud de la reserva constitucional a la que se viene haciendo referencia, habrá de ser dispuesta por el legislador en términos tales que, de conformidad con lo antes observado, sea reconocible en la Ley misma una determinación material suficiente de los ámbitos así incluidos en el Estatuto funcionarial, descartándose, de este modo, todo apoderamiento explícito o implícito a la potestad reglamentaria para sustituir a la norma de Ley en la labor que la Constitución le encomienda. Si estos límites se respetan no podrá decirse inconstitucional la remisión legal al Reglamento, según ya se apuntó por este Tribunal en el FJ 6 de su Sentencia 57/1982" [FJ 3 c)]".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Necesaria intermediación, por tanto, de la ley para regular el "modo de provisión de puestos de trabajo al servicio de la Administración Pública" [STC 99/1987, FJ 3 c) y d)?, sin perjuicio de la llamada al reglamento a fin de complementar o particularizar sus determinaciones [SSTC 83/1984, FJ 4, 99/1987, FJ 3 a), b) y c), y, por lo que atañe al régimen de incompatibilidades, 178/1989, de 2 de noviembre, FJ 7?. En esta tesitura, pues, ninguna duda suscita la previsión en norma de rango legal del primero de los modos de provisión ["normal", en la dicción del art. 99.1 LBRL, conforme a la redacción dada por la Ley 10/1993, que reproduce la contenida en el art.  20.1 a) de la Ley 30/1984 - según la redacción establecida por la Ley 23/1988?  de los puestos de trabajo reservados, en el ámbito de la Administración Local, a funcionarios con habilitación de carácter nacional: el concurso. Más aún, la descripción de los extremos que, en concepto de méritos generales, cuya determinación corresponde a la Administración del Estado (párrafo segundo del art. 99.1), tienen una valoración del 75 por 100 (65 por 100 tras el Real Decreto Legislativo 2/1994) en el cómputo global del concurso, se corresponde con la contenida en el art. 20.1 a) de la Ley 30/1984, sin otra variación que la atinente a "las características de cada puesto de trabajo" [art. 20.1 a) de la Ley 30/1984?, que, en la economía del art. 99.1, párrafo primero, LBRL pasa a integrar el criterio rector para la determinación de los oportunos méritos específicos, cuya traducción viene a representar el 25 por 100 en la valoración global del concurso.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Cabe concluir de lo hasta aquí observado, en consecuencia, que la remisión a la potestad reglamentaria de los entes locales de la fijación de este 25 por 100, en atención, en todo caso, a la necesaria adecuación a las características del puesto de que se trate, no conculca las exigencias de la reserva de Ley. En efecto, así como la pormenorización de los méritos que pueden hacerse valer en el concurso como modo de provisión de los puestos de trabajo en el ámbito de la Administración del Estado se difiere a lo dispuesto reglamentariamente (en la actualidad, por los arts. 39 a 50 del Real Decreto 364/1995, de 10 de marzo, que aprueba el Reglamento general de ingreso del personal al servicio de la Administración General del Estado y de provisión de puestos de trabajo y promoción profesional de los funcionarios civiles de la Administración General del Estado), la determinación de los méritos específicos que han de ser tomados en consideración para la provisión mediante concurso de los puestos de trabajo reservados a funcionarios locales con habilitación de carácter nacional se confía a las Corporaciones Locales, permitiendo así que los méritos a valorar tengan conexión (aunque razonablemente limitada a 25 por 100 de la puntuación) con las singularidades de las Corporaciones Locales en las que se sitúan los concretos puestos de trabajo sacados a concurso. Esta opción legislativa está, sin lugar a dudas, en consonancia con el carácter de los procedimientos aquí considerados, integrados por una primera fase de selección nacional y otra subsiguiente de provisión en cada Corporación Local.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1597,51 +1597,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">6. Despejada, en los términos indicados, la incógnita que se cernía sobre la regulación del concurso incorporada al art. 99.1 LBRL, corresponde ahora abordar las dudas de constitucionalidad suscitadas sobre el sistema de libre designación plasmado en el apartado 2 del art. 99 de esta Ley. Sistema de provisión de puestos de trabajo que, en opinión de los recurrentes conculcaría los principios de legalidad y seguridad jurídica ex arts.  1.1, 9.3 y 103.3 CE, así como los de objetividad de la Administración y de imparcialidad en el ejercicio de las funciones públicas ex art. 103.1 y 3 CE; desvirtuaría la esencia del concurso, en cuanto sistema normal de provisión, y entraría en colisión con la garantía de un tratamiento común a los administrados (art.  149.1.18 CE); vulneraría asimismo el art. 6.2 de la Carta de la Autonomía Local, que proclama los principios de mérito y capacidad como rectores del acceso a las funciones públicas locales; y, finalmente (dada la degradación de la inamovilidad de residencia que acompañaría al procedimiento establecido) afectaría al derecho al cargo de los funcionarios con habilitación de carácter nacional, que de este modo resultarían discriminados, tanto respecto del personal laboral, como en relación con los demás funcionarios locales, amén de que la denunciada afección se traduciría en una confiscación de derechos contraria al art. 33.3 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">La consideración esencial que subyace a este cuestionamiento del sistema de libre designación radica en la razón de ser a la que se entiende responde la reserva de las funciones públicas necesarias en todas las Corporaciones locales [las referidas, sin perjuicio de la posibilidad contemplada en el art.  92.4 LBRL, en las letras a) y b) del art. 92.3 de dicha Ley? a funcionarios con habilitación de carácter nacional: a saber, la "garantía de la objetividad, imparcialidad e independencia en el ejercicio de la función" (art. 92.2 LBRL). De esta guisa, se aduce, sólo el sistema de concurso puede hacer efectiva dicha garantía, trasunto, a su vez, del derecho al cargo y, como derivación de éste, el de inamovilidad en la residencia, que proclama el art.  141.1 del Real Decreto Legislativo 781/1986, por el que se aprueba el Texto Refundido de las disposiciones legales vigentes en materia de Régimen Local. En consecuencia se estima que resulta inconsistente el que, aun con carácter excepcional (primer inciso del art. 99.2 LBRL, en la redacción dada por el art. 2 de la Ley 10/1993), se permita sustraer al mecanismo de concurso la provisión o cobertura de determinados puestos (reservados, como se ha dicho, a habilitados de carácter nacional de la subescala y categoría correspondientes, según se determine en las relaciones de puestos de trabajo) "en atención al carácter directivo de sus funciones o a la especial responsabilidad que asuman", puesto que la responsabilidad administrativa de las funciones atribuidas a funcionarios en posesión de la habilitación de carácter nacional es la misma e idéntica cualquiera que sea el puesto en el que hayan de ser desarrolladas dichas funciones (art. 1.2 y 3 del Real Decreto 1174/1987, por el que se aprueba el Reglamento de régimen jurídico de los funcionarios con habilitación de carácter nacional), sin que, por tanto, exista en este punto diferencia alguna por la índole de la correspondiente entidad local (supuesto que la posibilidad de la libre designación viene referida a Diputaciones Provinciales, Cabildos y Consejos Insulares, Ayuntamientos que sean capitales de Comunidad Autónoma o de Provincia y Municipios con población superior a cien mil habitantes: párrafo primero del art. 99.2 LBRL), el nivel del puesto de trabajo (la libre designación queda constreñida a los puestos de nivel treinta: párrafo primero del citado art.  99.2) o, en fin, el presupuesto de la Corporación contemplada (este presupuesto, para los puestos de intervención y tesorería, ha de ser superior a tres mil millones de pesetas: párrafo segundo del citado art. 99.2).</w:t>
+        <w:t xml:space="preserve">La consideración esencial que subyace a este cuestionamiento del sistema de libre designación radica en la razón de ser a la que se entiende responde la reserva de las funciones públicas necesarias en todas las Corporaciones locales [las referidas, sin perjuicio de la posibilidad contemplada en el art.  92.4 LBRL, en las letras a) y b) del art. 92.3 de dicha Ley ( a funcionarios con habilitación de carácter nacional: a saber, la "garantía de la objetividad, imparcialidad e independencia en el ejercicio de la función" (art. 92.2 LBRL). De esta guisa, se aduce, sólo el sistema de concurso puede hacer efectiva dicha garantía, trasunto, a su vez, del derecho al cargo y, como derivación de éste, el de inamovilidad en la residencia, que proclama el art.  141.1 del Real Decreto Legislativo 781/1986, por el que se aprueba el Texto Refundido de las disposiciones legales vigentes en materia de Régimen Local. En consecuencia se estima que resulta inconsistente el que, aun con carácter excepcional (primer inciso del art. 99.2 LBRL, en la redacción dada por el art. 2 de la Ley 10/1993), se permita sustraer al mecanismo de concurso la provisión o cobertura de determinados puestos (reservados, como se ha dicho, a habilitados de carácter nacional de la subescala y categoría correspondientes, según se determine en las relaciones de puestos de trabajo) "en atención al carácter directivo de sus funciones o a la especial responsabilidad que asuman", puesto que la responsabilidad administrativa de las funciones atribuidas a funcionarios en posesión de la habilitación de carácter nacional es la misma e idéntica cualquiera que sea el puesto en el que hayan de ser desarrolladas dichas funciones (art. 1.2 y 3 del Real Decreto 1174/1987, por el que se aprueba el Reglamento de régimen jurídico de los funcionarios con habilitación de carácter nacional), sin que, por tanto, exista en este punto diferencia alguna por la índole de la correspondiente entidad local (supuesto que la posibilidad de la libre designación viene referida a Diputaciones Provinciales, Cabildos y Consejos Insulares, Ayuntamientos que sean capitales de Comunidad Autónoma o de Provincia y Municipios con población superior a cien mil habitantes: párrafo primero del art. 99.2 LBRL), el nivel del puesto de trabajo (la libre designación queda constreñida a los puestos de nivel treinta: párrafo primero del citado art.  99.2) o, en fin, el presupuesto de la Corporación contemplada (este presupuesto, para los puestos de intervención y tesorería, ha de ser superior a tres mil millones de pesetas: párrafo segundo del citado art. 99.2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Más aún, la inconsistencia que se pretende poner de relieve queda acentuada, en opinión de los recurrentes, si se repara en la consecuencia prevista para el supuesto de destitución del funcionario designado por libre designación (corolario evidente de la posibilidad que se critica), la garantía de su destino a un puesto de trabajo de las mismas subescala y categoría, desde el momento en que la Corporación, que, por hipótesis, ha dejado de tener en el funcionario afectado la confianza ínsita a la libre designación, ha de proveer, de pretender hacer uso de su libertad de destitución, a la inclusión en la correspondiente relación de puestos de trabajo de uno con contenido idéntico a aquél en el cual se ha producido el cese, mas (porque lo contrario implicaría llevar la contradicción hasta su último extremo) con una responsabilidad diferente, de donde, en el oportuno desarrollo reglamentario (art. 28, párrafo segundo, del Real Decreto 731/1993, dictado, según se dijo, para acomodar el Real Decreto 1174/1987 a las previsiones de la Ley de reforma del art. 99 LBRL, la 10/1993), se ha previsto que las funciones atribuidas en su nuevo puesto al funcionario destituido sean las de "colaboración, apoyo y asistencia jurídica que le atribuya el Presidente de la Corporación".  Precisión que, en última instancia, viene a reforzar la tacha de degradación antes señalada, pues es claro que las tareas de colaboración, apoyo y asistencia distan mucho de las correspondientes a la responsabilidad para cuyo ejercicio los funcionarios interesados han debido superar el correspondiente procedimiento de selección de carácter nacional.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1777,51 +1777,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esta doctrina, que se reitera en las SSTC 18/1987, de 16 de febrero, FJ 5, y 10/1989, de 24 de enero, FJ 3, permite sostener la constitucionalidad del sistema de libre designación, cuya entrada en juego no comporta que los principios de mérito y capacidad queden exclusivamente constreñidos al ámbito del concurso, en la medida en que (y con independencia, como ahora se dirá, de que cuando se trata de la provisión de puestos de trabajo entre quienes ya ostentan la condición de funcionarios operen otros bienes y valores distintos de los que aquellos principios incorporan) la facultad de libre designación no atribuye al órgano de decisión una especie de poder omnímodo a fin de decidir como tenga por conveniente, con olvido de que el servicio del interés público es la esencia y el fundamento del ejercicio de toda potestad administrativa, con la consecuencia, en todo caso, de la eventual apreciación, con ocasión del oportuno control judicial ex art. 106.1 CE, del vicio de desviación de poder de constatarse una marginación indebida de los principios de mérito y capacidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por otro lado no puede convenirse con los recurrentes en que los criterios rectores de la libre designación plasmados en los dos primeros párrafos del art. 99.2 LBRL traduzcan una diferenciación artificiosa, y, por ende, arbitraria, respecto de los que resultan aplicables en el ámbito ordinario del concurso (artificiosidad y arbitrariedad que supondrían un atentado a los principios de mérito y capacidad -art. 103.3 CE- e incluso, por su conexión con éstos, al principio de igualdad --art. 23.2 CE).  La argumentación que al efecto se apunta en el recurso sostiene que el carácter directivo de las funciones desempeñadas o la especial responsabilidad asumida son consustanciales a todos los puestos de trabajo que tienen encomendado el desempeño de las funciones relacionadas en las letras a) y b) del art. 92.3 LBRL (art. 1.2 y 3 del Real Decreto 1174/1987), con independencia del género de Corporación Local en la que se ubiquen dichos puestos, de la población de la correspondiente entidad o del presupuesto de ésta, por lo que, en definitiva, no se justifica el diferente modo de provisión, concurso o libre designación, en cada caso establecido.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Esta línea argumental, como se ha dicho, no puede compartirse. Dada la peculiar estructura de la habilitación de carácter nacional, que da lugar a la configuración de una escala diferenciada de las de Administración General y Administración Especial previstas en el art. 167 del Real Decreto Legislativo 781/1986, integrada por tres subescalas (Secretaría, Intervención- Tesorería y Secretaría-Intervención), dentro de las cuales, a su vez (a excepción de en el caso especial de la subescala de Secretaría-Intervención, en la que no se producen ulteriores diferenciaciones) se distinguen dos categorías (de entrada y superior), según dispone el art. 20.1 del Real Decreto 1174/1987, el tipo de Corporación Local o la población con que cuente la correspondiente entidad es determinante de la clasificación de los puestos de trabajo que pueden desempeñar los funcionarios de cada subescala y categoría (art. 2 del Real Decreto 731/1993).  Así, y a título de ejemplo, tienen el carácter de Secretarías de primera clase las de las Diputaciones Provinciales, Cabildos y Consejos Insulares, Ayuntamientos que sean capitales de Comunidad Autónoma y de Provincia, y Municipios con población superior a 20.000 habitantes; puestos que están reservados a funcionarios de la subescala de Secretaría con categoría superior [letra a) del art. 2 del Real Decreto 731/1993?. O el deIntervenciones de clase primera los puestos de intervención de Corporaciones con Secretarías de clase primera, y que están reservadas, en principio, a funcionarios pertenecientes a la subescala de Intervención- Tesorería de categoría superior [letra d) del citado art. 2].</w:t>
+        <w:t xml:space="preserve">Esta línea argumental, como se ha dicho, no puede compartirse. Dada la peculiar estructura de la habilitación de carácter nacional, que da lugar a la configuración de una escala diferenciada de las de Administración General y Administración Especial previstas en el art. 167 del Real Decreto Legislativo 781/1986, integrada por tres subescalas (Secretaría, Intervención- Tesorería y Secretaría-Intervención), dentro de las cuales, a su vez (a excepción de en el caso especial de la subescala de Secretaría-Intervención, en la que no se producen ulteriores diferenciaciones) se distinguen dos categorías (de entrada y superior), según dispone el art. 20.1 del Real Decreto 1174/1987, el tipo de Corporación Local o la población con que cuente la correspondiente entidad es determinante de la clasificación de los puestos de trabajo que pueden desempeñar los funcionarios de cada subescala y categoría (art. 2 del Real Decreto 731/1993).  Así, y a título de ejemplo, tienen el carácter de Secretarías de primera clase las de las Diputaciones Provinciales, Cabildos y Consejos Insulares, Ayuntamientos que sean capitales de Comunidad Autónoma y de Provincia, y Municipios con población superior a 20.000 habitantes; puestos que están reservados a funcionarios de la subescala de Secretaría con categoría superior [letra a) del art. 2 del Real Decreto 731/1993]. O el deIntervenciones de clase primera los puestos de intervención de Corporaciones con Secretarías de clase primera, y que están reservadas, en principio, a funcionarios pertenecientes a la subescala de Intervención- Tesorería de categoría superior [letra d) del citado art. 2].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La citada clasificación pone de relieve que los criterios utilizados para determinar los supuestos en los cuales puede acudirse al sistema de libre designación no son en modo alguno arbitrarios y carentes de un fundamento objetivo y razonable, pues viene a expresar que, sin perjuicio de la entrada en juego de los principios de mérito y capacidad (ya acreditados, por lo demás, en virtud de la previa habilitación de carácter nacional), la libre designación, que, en definitiva, y según se dirá más abajo, no significa sino la mera puesta a disposición del órgano decisor de un cierto margen de valoración a la hora de apreciar las aptitudes de los candidatos para desempeñar un determinado puesto de trabajo, queda reservada a los puestos que ofrecen una particular relevancia en el conjunto de la llamada Administración Local, sea por el tipo de entidad de que se trate, por la población de que disponga el municipio, por el presupuesto ordinario de la Corporación (requisito específico para el caso de los puestos de intervención o tesorería, que se exige con independencia de los anteriores: párrafo segundo del art.  99.2 LBRL) o, en definitiva, por el nivel de complemento de destino (el treinta), expresión en última instancia de la valoración objetiva del puesto de trabajo [art. 15.1 b) de la Ley 30/1984?.  En esta tesitura, por tanto, el carácter directivo o la especial responsabilidad a que se refiere el art.  99.1, párrafo primero, de la Ley 7/1985 no es, en última instancia, sino expresión de la específica o más intensa incidencia en los correspondientes puestos de trabajo reservados a funcionarios con habilitación de carácter nacional de las características de algunas Corporaciones Locales, sea por su índole, población o presupuesto. Ninguna quiebra, por tanto, de los principios de mérito y capacidad (art. 103.3 CE) en relación con el de igualdad (art.  23.2 CE) [que, por lo demás, queda suficientemente cubierto con la garantía de la publicidad de las correspondientes convocatorias: párrafo cuarto del art.  99.2 de la Ley, reformada, 7/1985 y, con carácter general, art. 20.1 c) de la Ley 30/1984] puede achacarse a la regulación en la nueva redacción del art.  99.2 LBRL del sistema la libre designación como mecanismo de provisión de puestos de trabajo, que no de acceso a la función pública.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1903,51 +1903,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">14. Asimismo entienden los recurrentes que el sistema de libre designación, en cuanto puede conducir al cese o libre destitución del funcionario, sobre vulnerar su derecho al cargo, conculca el principio de inamovilidad de residencia, que aparece así con un carácter instrumental en relación con la garantía de un desempeño objetivo e imparcial de la función encomendada, en contravención tanto del art. 14 CE, supuesta la discriminación que se denuncia respecto de los demás funcionarios locales y personal laboral de las Corporaciones Locales, como del art. 33.3 CE, al implicar, se dice, el referido cese una confiscación de derechos, no seguida de la oportuna indemnización.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Ninguno de estos reproches de inconstitucionalidad puede ser acogido. En efecto, la inamovilidad de residencia queda a salvo desde el momento en que al funcionario de libre designación cesado se le garantiza un puesto de trabajo correspondiente a sus mismas subescala y categoría en la propia Corporación, por lo que decae el supuesto sobre el que los recurrentes articulan la queja de discriminación. Tampoco se vulnera el derecho al cargo, pues éste implica el derecho a que la carrera administrativa o profesional del funcionario se desarrolle en coherencia con la habilitación (de carácter nacional) adquirida con ocasión del ingreso en la función pública, no el mantenimiento o preservación en el puesto adjudicado (incompatible por esencia con la libre designación, a la que es consustancial, en los términos arriba expresados, la posibilidad de la destitución o cese). Y este entendimiento del derecho al cargo, por lo demás, resulta confirmado con la propia dicción del art. 141.1 del Real Decreto Legislativo 781/1986, cuando puntualiza que "se asegura" aquel derecho "a los funcionarios de carrera en las Entidades locales" "sin perjuicio de su adscripción a unos u otros puestos de trabajo".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Finalmente ha de desestimarse la pretensión articulada sobre el carácter confiscatorio de los efectos que pueden derivarse del sistema de libre designación, no ya sólo porque de la modificación legal de las situaciones estatutarias o funcionariales no se desprenden, en principio, consecuencias expropiatorias que hayan de dar lugar a la debida compensación indemnizatoria [SSTC 99/1987, de 11 de junio, FJ 6 a), 178/1989, de 2 de noviembre, FJ 9?, sino, más sencillamente aún, porque la remoción en un puesto de libre designación (o, incluso, en uno adjudicado por el sistema de concurso, de producirse la supresión o alteración sustancial de su contenido, en los términos generales de la Ley 30/1984) es un mero avatar, como se ha dicho, de la carrera profesional del funcionario.</w:t>
+        <w:t xml:space="preserve">Finalmente ha de desestimarse la pretensión articulada sobre el carácter confiscatorio de los efectos que pueden derivarse del sistema de libre designación, no ya sólo porque de la modificación legal de las situaciones estatutarias o funcionariales no se desprenden, en principio, consecuencias expropiatorias que hayan de dar lugar a la debida compensación indemnizatoria [SSTC 99/1987, de 11 de junio, FJ 6 a), 178/1989, de 2 de noviembre, FJ 9], sino, más sencillamente aún, porque la remoción en un puesto de libre designación (o, incluso, en uno adjudicado por el sistema de concurso, de producirse la supresión o alteración sustancial de su contenido, en los términos generales de la Ley 30/1984) es un mero avatar, como se ha dicho, de la carrera profesional del funcionario.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E6F5E" w:rsidR="00F31FAF" w:rsidP="001E6F5E" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="clear" w:pos="1416"/>
           <w:tab w:val="clear" w:pos="2124"/>
           <w:tab w:val="clear" w:pos="2832"/>
           <w:tab w:val="clear" w:pos="3540"/>
           <w:tab w:val="clear" w:pos="4248"/>
           <w:tab w:val="clear" w:pos="4956"/>
           <w:tab w:val="clear" w:pos="5664"/>
           <w:tab w:val="clear" w:pos="6372"/>
           <w:tab w:val="clear" w:pos="7080"/>