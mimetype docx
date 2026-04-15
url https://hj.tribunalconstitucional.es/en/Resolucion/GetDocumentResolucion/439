--- v0 (2025-12-15)
+++ v1 (2026-04-15)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 6 de mayo de 1985</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Jerónimo Arozamena Sierra, Vicepresidente, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez-Picazo y Ponce de León, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral y don Francisco Pera Verdaguer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Jerónimo Arozamena Sierra, Vicepresidente, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez-Picazo y Ponce de León, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral y don Francisco Pera Verdaguer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>