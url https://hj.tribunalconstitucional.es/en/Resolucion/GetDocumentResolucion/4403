--- v0 (2025-12-15)
+++ v1 (2026-04-19)
@@ -1120,51 +1120,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La doctrina constitucional reseñada, en la medida en que a los efectos del ejercicio por parte de la Mesa de la Cámara de la potestad de calificar y admitir o no a trámite los escritos o documentos de índole parlamentaria excluye la identificación del concepto "competencia de la Asamblea" con el de "competencias de la Comunidad Autónoma", aunque ha sido elaborada con ocasión de una iniciativa parlamentaria de carácter legislativo y de ahí su expresa referencia a las competencias legislativas de la Comunidad Autónoma, resulta plenamente aplicable en el supuesto que nos ocupa. Al respecto no existe ningún obstáculo, máxime si se tiene en cuenta que, a diferencia de lo que, en su caso, pudiera acontecer con una iniciativa legislativa que fuese aprobada por la Cámara con extralimitación del ámbito de competencias de la Comunidad Autónoma, la formulación de una pregunta parlamentaria, como acto de control de la acción de Gobierno y su sustanciación en la Cámara, agota sus efectos en el ámbito de las relaciones institucionales entre el Gobierno y el Parlamento, y, por carecer de efectos jurídicos, resulta inidónea, de principio, para afectar y, por consiguiente, vulnerar el orden de distribución de competencias. Así pues, el motivo en el que la Mesa de la Asamblea Regional ha fundado su decisión de inadmitir la propuesta formulada por el recurrente en amparo no encuentra su cobertura legal en la facultad que le confiere el art.  31.1 del Reglamento de la Cámara, como se pretende en los Acuerdos impugnados, para la calificación jurídico-material del contenido de aquellos escritos que se refieran a temas, cuyo tenor suscite dudas sobre la competencia de la Asamblea para conocer de ellos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">9. Dada la caracterización de las preguntas que los Diputados Regionales pueden formular al Consejo de Gobierno o a sus miembros como instrumentos de control o, en los términos que utiliza el Reglamento de la Asamblea Regional, de fiscalización de la acción del Consejo de Gobierno y de su Presidente, podría quizás suscitarse, como sugiere en sus alegaciones el Letrado de la Asamblea Regional de Murcia, si al objeto de que este instrumento parlamentario no resulte desvirtuado por un uso no acomodado a su naturaleza y extraño a su finalidad, sería posible que la Mesa de la Cámara, al efectuar el juicio de admisión, pudiera rechazar aquellas preguntas, cuyo contenido, en su examen liminar, resultase o pudiera resultar manifiesta e inequívocamente ajenos a la acción del Consejo de Gobierno y de su Presidente, o, incluso, a los intereses de la Comunidad Autónoma; y ello, por determinar esa relación de ajeneidad la promoción de temas o cuestiones respecto a los que pudieran plantearse dudas sobre la competencia de la Asamblea para conocer de los mismos, toda vez que la función que corresponde a ésta, aquí concernida, de fiscalización del Ejecutivo, es la de "controlar la acción del Consejo de Gobierno y del Presidente" (art. 22 EARM); de modo que pudiera entenderse que no entraría en esa función de control algo inequívoca y manifiestamente ajeno a la competencia de éstos.</w:t>
+        <w:t xml:space="preserve">9. Dada la caracterización de las preguntas que los Diputados Regionales pueden formular al Consejo de Gobierno o a sus miembros como instrumentos de control o, en los términos que utiliza el Reglamento de la Asamblea Regional, de fiscalización de la acción del Consejo de Gobierno y de su Presidente, podría quizás suscitarse, como sugiere en sus alegaciones el Letrado de la Asamblea Regional de Murcia, si al objeto de que este instrumento parlamentario no resulte desvirtuado por un uso no acomodado a su naturaleza y extraño a su finalidad, sería posible que la Mesa de la Cámara, al efectuar el juicio de admisión, pudiera rechazar aquellas preguntas, cuyo contenido, en su examen liminar, resultase o pudiera resultar manifiesta e inequívocamente ajenos a la acción del Consejo de Gobierno y de su Presidente, o, incluso, a los intereses de la Comunidad Autónoma; y ello, por determinar esa relación de ajenidad la promoción de temas o cuestiones respecto a los que pudieran plantearse dudas sobre la competencia de la Asamblea para conocer de los mismos, toda vez que la función que corresponde a ésta, aquí concernida, de fiscalización del Ejecutivo, es la de "controlar la acción del Consejo de Gobierno y del Presidente" (art. 22 EARM); de modo que pudiera entenderse que no entraría en esa función de control algo inequívoca y manifiestamente ajeno a la competencia de éstos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Pero sin necesidad de comprometernos en el análisis de un planteamiento tan general, ni de inquirir al efecto hipótesis en las que la Mesa de la Cámara pudiera, acaso, decidir la inadmisión de una hipotética pregunta por dicha causa, lo determinante en este caso, y a ello debemos atenernos para resolverlo, es que la pregunta formulada al Consejo de Gobierno por el recurrente en amparo, en primer lugar, no se refería a las actuaciones que pudiera llevar a cabo el Gobierno de la Nación, sino a las del Consejo de Gobierno de la Comunidad Autónoma; y, en segundo lugar, versaba sobre un asunto que, no sólo no excedía del ámbito competencial de la Comunidad Autónoma, sino que, además, tampoco era ajeno a la acción política del Consejo de Gobierno, ni a los intereses de la Comunidad Autónoma. En efecto, de una parte, la Comunidad Autónoma de la Región de Murcia había asumido por la Ley Orgánica 4/1994, de 24 de marzo, la competencia de desarrollo legislativo y ejecución de la enseñanza en toda su extensión, niveles y grados, modalidades y especialidades (art. 16.1 EARM), materia en la que, sin duda alguna, se incardinaba la pregunta inadmitida a trámite por la Mesa de la Cámara, sin que al respecto puede argüirse, como sostiene el Letrado de la Asamblea Regional, que la atribución de dicha competencia se llevó a cabo por Real Decreto 938/1999, de 4 de junio, sobre traspaso de funciones y servicios de la Administración del Estado a la Comunidad Autónoma de la Región de Murcia en materia de enseñanza no universitaria, pues, según reiterada doctrina constitucional, los Reales Decretos de transferencias no atribuyen ni reconocen competencias, las cuales corresponden a las Comunidades Autónomas, con independencia y anterioridad de lo que se disponga en los Reales Decretos de transferencias, limitándose éstos a transferir los medios y servicios para su ejercicio, y únicamente se configuran como condición de pleno ejercicio de las competencias estatutariamente asumidas, cuando, según su naturaleza, el traspaso de medios y servicios sea necesario e imprescindible para el mismo (SSTC 77/1984, de 3 de julio, FJ 4; 11/1986, de 28 de enero, FJ 3; 56/1989, de 16 de marzo, FJ 6; 209/1989, de 15 de diciembre, FJ 3; 155/1990, de 18 de octubre, FJ 2; 147/1991, de 4 de julio, FJ 4; 147/1998, de 2 de julio, FJ 10; 9/2000, de 17 de enero, FJ 6, por todas).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De otra parte, además, tampoco la pregunta versaba sobre asuntos inequívoca o manifiestamente ajenos a la acción política del Consejo de Gobierno.  Al respecto cabe traer a colación, a efectos meramente indicativos, en primer lugar, el Decreto 62/1996, de 2 de agosto, modificado por Decreto 27/1997, de 23 de mayo, por el que se establece la estructura orgánica de la Consejería de Cultura y Educación. En el mencionado Decreto se encomiendan a la Dirección General de Educación, entre otras, las funciones de estudio, planificación y coordinación, propuesta y ejecución de actividades educativas. Más concretamente, los diferentes órganos en los que se estructura la Dirección General tienen atribuidos como cometidos, entre otros, la elaboración, planificación y coordinación de las actividades educativas; los análisis, propuestas y seguimiento de programas y actuaciones educativas de la Unión Europea; la realización de estudios sobre legislación y su aplicación en el ámbito educativo; el análisis de los recursos e infraestructuras educativas de la Región para la debida coordinación de la asunción de competencias estatales en materia educativa; la propuesta de planes anuales y plurianuales de formación permanente del profesorado; las propuestas de actuaciones curriculares, así como estudios y valoración sobre recursos, infraestructuras y ofertas educativas en la Región; la preparación, coordinación y seguimiento de actividades escolares y extraescolares; la preparación y promoción de experiencias innovadoras en el ámbito educativo, etc. (art. 24).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">