--- v0 (2025-12-05)
+++ v1 (2026-06-25)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 25 de abril de 2002</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel y don Eugeni Gay Montalvo, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Fernando Garrido Falla, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>