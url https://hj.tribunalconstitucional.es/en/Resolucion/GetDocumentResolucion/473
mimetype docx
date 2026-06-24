--- v0 (2025-12-15)
+++ v1 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 24 de julio de 1985</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel García-Pelayo y Alonso, Presidente, don Jerónimo Arozamena Sierra, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón,don Luis Díez-Picazo y Ponce de León,don Francisco Tomás y Valiente,don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral, don Antonio Truyol Serra y don Francisco Pera Verdaguer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel García-Pelayo y Alonso, Presidente, don Jerónimo Arozamena Sierra, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón,don Luis Díez-Picazo y Ponce de León,don Francisco Tomás y Valiente,don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral, don Antonio Truyol Serra y don Francisco Pera Verdaguer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -774,51 +774,51 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1º. Que es de titularidad estatal la competencia ejercida en el art. 8. 3 del Decreto 252/1983, de 15 de diciembre, de la Junta de Galicia, en el sentido de declarar la equivalencia de los estudios realizados en Centros experimentales de enseñanza con los realizados en los que no tengan esta condición.</w:t>
+        <w:t xml:space="preserve">1º. Que es de titularidad estatal la competencia ejercida en el art. 8.3 del Decreto 252/1983, de 15 de diciembre, de la Junta de Galicia, en el sentido de declarar la equivalencia de los estudios realizados en Centros experimentales de enseñanza con los realizados en los que no tengan esta condición.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º. Tener por desistido al Abogado del Estado, en la representación que ostenta del Gobierno de la Nación, en este conflicto, en lo referente a la Orden de aquella Junta de 6 de noviembre de 1983.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>