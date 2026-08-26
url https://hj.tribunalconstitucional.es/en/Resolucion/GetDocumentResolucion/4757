--- v0 (2026-03-15)
+++ v1 (2026-08-26)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 25 de noviembre de 2002</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>