--- v0 (2025-12-13)
+++ v1 (2026-07-27)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1985</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 29 de julio de 1985,</w:t>
+        <w:t>de 29 de julio de 1985</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel García-Pelayo y Alonso, Presidente, don Jerónimo Arozamena Sierra, don Angel Latorre Segura, don Manuel Díez de Velasco Vallejo, don Francisco Rubio Llorente, doña Gloria Begué Cantón, don Luis Díez Picazo y Ponce de León, don Francisco Tomás y Valiente, don Rafael Gómez-Ferrer Morant, don Angel Escudero del Corral, don Antonio Truyol Serra y don Francisco Pera Verdaguer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -165,66 +165,62 @@
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F49CD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">584, 585 y 594, todos ellos de 1984, promovidos respectivamente por el Parlamento Vasco, representado por el Abogado don Juan Carlos da Silva Ochoa; por el Gobierno Vasco, representado por el Abogado don Pedro José Caballero Laskibar y por 65 Diputados, representados por el comisionado don José María Ruiz Gallardón, contra el texto definitivo del Proyecto de Ley Orgánica de Libertad Sindical. Ha sido parte el Gobierno de la Nación, representado por el Abogado del Estado, y Ponente el Magistrado don Antonio Truyol Serra, quien expresa el parecer del Tribunal.</w:t>
+    <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En los recursos previos de inconstitucionalidad acumulados núm. 584, 585 y 594, todos ellos de 1984, promovidos respectivamente por el Parlamento Vasco, representado por el Abogado don Juan Carlos da Silva Ochoa; por el Gobierno Vasco, representado por el Abogado don Pedro José Caballero Laskibar y por 65 Diputados, representados por el comisionado don José María Ruiz Gallardón, contra el texto definitivo del Proyecto de Ley Orgánica de Libertad Sindical. Ha sido parte el Gobierno de la Nación, representado por el Abogado del Estado, y Ponente el Magistrado don Antonio Truyol Serra, quien expresa el parecer del Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>
@@ -2674,60 +2670,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese en el «Boletín Oficial del Estado».</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Dada en Madrid, a veintinueve de julio de mil novecientos ochenta y cinco.</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a veintinueve de julio de un mil novecientos ochenta y cinco.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>