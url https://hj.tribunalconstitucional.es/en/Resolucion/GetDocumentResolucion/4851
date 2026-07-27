--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -58,73 +58,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 23 de abril de 2003.</w:t>
+        <w:t>de 23 de abril de 2003</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo y don Jorge Rodríguez- Zapata Pérez, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo y don Jorge Rodríguez- Zapata Pérez, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1802,51 +1802,51 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dada en Madrid, a veintitrés de abril de dos mil tres.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>