--- v0 (2025-12-13)
+++ v1 (2026-08-01)
@@ -58,73 +58,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 23 de febrero de 2004.</w:t>
+        <w:t>de 23 de febrero de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -848,60 +848,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En Madrid, a veintitrés de febrero de dos mil cuatro.</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a veintitrés de febrero de dos mil cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>