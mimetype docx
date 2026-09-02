--- v0 (2025-12-19)
+++ v1 (2026-09-02)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 24 de febrero de 2004.</w:t>
+        <w:t>de 24 de febrero de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Eugeni Gay Montalvo y don Jorge Rodríguez-Zapata Pérez, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -1334,60 +1334,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Dada en Madrid, a veinticuatro de febrero de dos mil cuatro</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a veinticuatro de febrero de dos mil cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>