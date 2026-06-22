--- v1 (2026-02-21)
+++ v2 (2026-06-22)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 11 de marzo de 2004.</w:t>
+        <w:t>de 11 de marzo de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Pablo García Manzano, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo y don Jorge Rodríguez-Zapata Pérez, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -1086,51 +1086,51 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dada en Madrid, a once de marzo de dos mil cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>