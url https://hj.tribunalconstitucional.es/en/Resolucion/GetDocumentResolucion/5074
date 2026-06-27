--- v0 (2025-12-19)
+++ v1 (2026-06-27)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 19 de abril de 2004.</w:t>
+        <w:t>de 19 de abril de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -987,60 +987,60 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Madrid, a diecinueve de abril de dos mil cuatro.</w:t>
+        <w:t xml:space="preserve">Dada en Madrid, a diecinueve de abril de dos mil cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>