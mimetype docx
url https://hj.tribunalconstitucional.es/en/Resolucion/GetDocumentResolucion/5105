--- v0 (2025-12-08)
+++ v1 (2026-06-27)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 2 de junio de 2004.</w:t>
+        <w:t>de 2 de junio de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -1163,51 +1163,51 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el "Boletín Oficial del Estado".</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dada en Madrid, a dos de junio de dos mil cuatro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>