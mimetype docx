--- v0 (2025-12-15)
+++ v1 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 21 de septiembre de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -287,69 +287,69 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2. La fundamentación del recurso de inconstitucionalidad es, resumidamente, la siguiente: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">a) El amparo competencial de la Ley recurrida se encuentra, según declara el primer párrafo de su exposición de motivos, en la competencia exclusiva que la Ley Orgánica 13/1982, de 10 de agosto, de reintegración y amejoramiento del régimen foral de Navarra (LORAFNA), atribuye a esta Comunidad Foral en materia de comercio interior, sin perjuicio de la política general de precios, de la libre circulación de bienes en el territorio nacional y de la legislación sobre defensa de la competencia [art. 56.1 d) LORAFNA? </w:t>
+        <w:t xml:space="preserve">a) El amparo competencial de la Ley recurrida se encuentra, según declara el primer párrafo de su exposición de motivos, en la competencia exclusiva que la Ley Orgánica 13/1982, de 10 de agosto, de reintegración y amejoramiento del régimen foral de Navarra (LORAFNA), atribuye a esta Comunidad Foral en materia de comercio interior, sin perjuicio de la política general de precios, de la libre circulación de bienes en el territorio nacional y de la legislación sobre defensa de la competencia [art. 56.1 d) LORAFNA]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Sin embargo esta materia de "comercio interior" tiene importantes repercusiones en otros sectores competenciales que la Constitución ha adjudicado al Estado. Así el propio Estatuto de Autonomía, conforme queda indicado, recoge algunos límites a dicha competencia foral. Mención aparte exige la invocación de la competencia estatal sobre la legislación mercantil y civil prevista en los números 6 y 8 del art. 149.1 CE, que constituye un marco indisponible para las Comunidades Autónomas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En resumen, se puede afirmar que las competencias de la Comunidad Foral en materia de comercio interior, así como otras competencias que le están atribuidas y pueden incidir en el tema objeto de consideración, tales como las relativas a la "defensa de los consumidores y usuarios" o a "ferias y mercados" [arts. 56.1 d) y 44.22 LORAFNA?, están afectadas por títulos más específicos atribuidos al Estado, ante los que aquéllas deben ceder. </w:t>
+        <w:t xml:space="preserve">En resumen, se puede afirmar que las competencias de la Comunidad Foral en materia de comercio interior, así como otras competencias que le están atribuidas y pueden incidir en el tema objeto de consideración, tales como las relativas a la "defensa de los consumidores y usuarios" o a "ferias y mercados" [arts. 56.1 d) y 44.22 LORAFNA], están afectadas por títulos más específicos atribuidos al Estado, ante los que aquéllas deben ceder. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En especial se debe tener en cuenta la Ley 7/1996, de 15 de enero, de ordenación del comercio minorista, que ha de ser respetada por la normativa autonómica. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">b) Tras dejar apuntadas las consideraciones de carácter general que enmarcan el recurso, entrando en el análisis de los preceptos recurridos señala que incurren en las siguientes vulneraciones constitucionales: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -917,51 +917,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Pero no es menos cierto que la doctrina constitucional ha declarado que las Comunidades Autónomas pueden dictar normas sancionadoras en aquellas materias sobre las cuales tienen competencias sustantivas siempre que no establezcan diferencias desproporcionadas respecto del régimen jurídico aplicable en otras partes del territorio (STC 87/1985, FJ 8). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Para discernir si la no regulación por el legislador foral de la reincidencia como elemento de graduación de las sanciones tiene relevancia constitucional hay que tener en cuenta, en primer lugar, la Ley 7/1996, de ordenación del comercio minorista. Esta Ley sólo ha considerado básicas, dentro del régimen sancionador regulado en su título IV, determinadas infracciones graves. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Pues bien, la Ley Foral, partiendo de la competencia sustantiva que ostenta la Comunidad Autónoma en materia de comercio interior, ha establecido un régimen sancionador completo en su título noveno y ha recogido el elemento de reincidencia en su catálogo de infracciones ?en concreto, en el art. 69.3 l)? calificando como infracción grave la comisión de cualquiera de las faltas leves. Del mismo modo ha operado respecto de las faltas graves [art. 69.4 e)]. </w:t>
+        <w:t xml:space="preserve">Pues bien, la Ley Foral, partiendo de la competencia sustantiva que ostenta la Comunidad Autónoma en materia de comercio interior, ha establecido un régimen sancionador completo en su título noveno y ha recogido el elemento de reincidencia en su catálogo de infracciones (en concreto, en el art. 69.3 l) calificando como infracción grave la comisión de cualquiera de las faltas leves. Del mismo modo ha operado respecto de las faltas graves [art. 69.4 e)]. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Estas tipificaciones hacen innecesaria, e incluso no deseable desde el respeto al principio de proporcionalidad, la consideración de la reincidencia como elemento de graduación de las sanciones, pues, como se ha dicho, ya ha sido contemplada en la tipificación de la infracción, elevando el rango y la cuantía de ésta. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Letrado del Parlamento Foral termina su escrito solicitando del Tribunal que declare la constitucionalidad de la Ley recurrida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">