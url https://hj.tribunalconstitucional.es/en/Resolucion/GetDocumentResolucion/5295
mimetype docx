--- v0 (2025-12-26)
+++ v1 (2026-06-27)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 17 de febrero de 2005</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugenio Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugenio Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>