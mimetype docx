--- v0 (2025-12-19)
+++ v1 (2026-10-13)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 9 de mayo de 2005</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Guillermo Jiménez Sánchez, Presidente, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Ramón Rodríguez Arribas y don Pascual Sala Sánchez, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Guillermo Jiménez Sánchez, Presidente, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Ramón Rodríguez Arribas y don Pascual Sala Sánchez, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -643,51 +643,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2. Nuestro análisis debe comenzar por la queja que las demandantes de amparo fundamentan en la vulneración del principio de igualdad consagrado en el art. 14 CE, y que plantean en un doble sentido: por un lado, en la vertiente del derecho a la igualdad ante la ley, al entender contrario al indicado precepto que el art. 275 LEC permita subsanar la falta de presentación de copias de los escritos y documentos que presenten las partes cuando no actúen representadas por Procurador y, en cambio, al amparo del art. 277 LEC no se otorga la posibilidad de subsanar la simple omisión del traslado de copias cuando se actúe por medio de Procurador, a pesar de ser menos grave que la falta de aportación de la copia, que es el supuesto contemplado en el otro precepto. Por otro lado, las recurrentes denuncian su derecho a la igualdad en la aplicación de la ley, porque otros órganos judiciales están permitiendo subsanar e, incluso, están subsanando de oficio la falta del traslado de copias por parte de los Procuradores, sin exigir que la subsanación se realice dentro del plazo correspondiente al trámite defectuoso. Para acreditar esta afirmación las actoras aportan con su demanda un Auto del Juzgado de Primera Instancia núm. 43 de Madrid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">a) En cuanto al alcance de la primera vertiente del art. 14 CE, igualdad "ante la ley", hemos señalado en reiteradas ocasiones que tal principio impone al legislador el deber de dispensar un mismo tratamiento a quienes se encuentran en situaciones jurídicas iguales, con prohibición de toda desigualdad que, desde el punto de vista de la finalidad de la norma cuestionada, carezca de justificación objetiva y razonable o resulte desproporcionada en relación con dicha justificación. Lo que prohíbe el principio de igualdad son, en suma, las desigualdades que resulten artificiosas o injustificadas por no venir fundadas en criterios objetivos y razonables, según criterios o juicios de valor generalmente aceptados, por lo que para que sea constitucionalmente lícita la diferencia de trato, las consecuencias jurídicas que se deriven de tal distinción deben ser proporcionadas a la finalidad perseguida, de suerte que se eviten resultados excesivamente gravosos o desmedidos [entre otras, SSTC 152/2003, de 17 de julio, FJ 5 c); 255/2004, de 22 de diciembre, FJ 4; y 10/2005, de 20 de enero, FJ 5].</w:t>
+        <w:t xml:space="preserve">a) En cuanto al alcance de la primera vertiente del art. 14 CE, igualdad "ante la ley", hemos señalado en reiteradas ocasiones que tal principio impone al legislador el deber de dispensar un mismo tratamiento a quienes se encuentran en situaciones jurídicas iguales, con prohibición de toda desigualdad que, desde el punto de vista de la finalidad de la norma cuestionada, carezca de justificación objetiva y razonable o resulte desproporcionada en relación con dicha justificación. Lo que prohíbe el principio de igualdad son, en suma, las desigualdades que resulten artificiosas o injustificadas por no venir fundadas en criterios objetivos y razonables, según criterios o juicios de valor generalmente aceptados, por lo que para que sea constitucionalmente lícita la diferencia de trato, las consecuencias jurídicas que se deriven de tal distinción deben ser proporcionadas a la finalidad perseguida, de suerte que se eviten resultados excesivamente gravosos o desmedidos [entre otras, SSTC 152/2003, de 17 de julio, FJ 5 c); 255/2004, de 23 de diciembre, FJ 4; y 10/2005, de 20 de enero, FJ 5].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el supuesto examinado, basta contrastar el precepto de la Ley de enjuiciamiento civil invocado por las actoras con el que ha determinado que se les inadmitiese el recurso de apelación para llegar a la conclusión de que el término de comparación que ofrecen para ilustrar la desigualdad denunciada no es homogéneo, pues se trata de supuestos diferentes -traslado de copias cuando las partes no actúen representadas por Procuradores y cuando intervengan estos profesionales-, para los que resulta lícito que la normativa procesal prevea consecuencias distintas, especialmente si se toma en consideración la desigual formación técnica que se puede suponer en uno y otro supuesto a los intervinientes en el proceso judicial. En consecuencia, no cabe apreciar que la distinta regulación resulte atentatoria al principio de igualdad en el presente caso.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">b) Por lo que se refiere a la otra perspectiva, esto es, a la igualdad en la aplicación judicial de la ley, según reiterada doctrina constitucional, para que pueda verse vulnerado el mencionado derecho fundamental es necesaria la concurrencia de una serie de requisitos (sistematizados, entre las más recientes, en la STC 29/2005, de 14 de febrero, FJ 6, y en las que en ella se citan), de entre los que podemos destacar, a los efectos que aquí interesan, la acreditación de un tertium comparationis, ya que el juicio de igualdad sólo puede realizarse sobre la comparación entre la Sentencia impugnada y las precedentes resoluciones del mismo órgano judicial que, en casos sustancialmente iguales, hayan sido resueltos de forma contradictoria; o, como se dice en la STC 122/2001, de 4 de junio, FJ 2, se requiere que estemos "ante un mismo órgano jurisdiccional, ante dos casos sucesivos y exactamente iguales desde la perspectiva jurídica con la que se les enjuició y, finalmente, ante un palmario cambio de criterio del órgano jurisdiccional", pues "lo que invariablemente hemos exigido en tales supuestos es que un mismo órgano no modifique arbitrariamente sus decisiones en casos sustancialmente idénticos (STC 8/1981)". Este presupuesto implica no sólo que los supuestos enjuiciados sean sustancialmente iguales, sino, además, que exista identidad de órgano judicial, entendiendo por tal, en los casos de órganos colegiados, no sólo la identidad de Sala, sino también la de Sección, al considerarse éstas como órganos jurisdiccionales con entidad diferenciada (SSTC 102/2000, de 10 de abril, FJ 2; 122/2001, de 4 de junio, FJ 5; y 140/2003, de 14 de julio, FJ 4, entre otras).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">