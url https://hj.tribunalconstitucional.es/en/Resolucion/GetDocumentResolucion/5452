--- v0 (2026-03-19)
+++ v1 (2026-10-13)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 18 de julio de 2005</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por doña María Emilia Casas Baamonde, Presidenta, don Javier Delgado Barrio, don Roberto García-Calvo y Montiel, don Jorge Rodríguez-Zapata Pérez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por doña María Emilia Casas Baamonde, Presidenta, don Javier Delgado Barrio, don Roberto García-Calvo y Montiel, don Jorge Rodríguez-Zapata Pérez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1039,51 +1039,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">6. Por el contrario, la Sentencia del Tribunal Supremo impugnada, después de llamar la atención expresamente sobre la explicación del carácter sólo aparente de la contradicción ofrecida por el segundo fundamento jurídico de la Sentencia de instancia, argumenta que “la antítesis entre golpe fuerte y golpe de poca intensidad persiste y sigue gravitando sobre el encuadre jurídico de los hechos en el tipo delictivo que pudiera aplicarse y, consecuentemente, en el fallo dictado. Como tales contradicciones no fueron acogidas en la Sentencia de apelación procede acoger el motivo y no hay, por tanto, otra solución que la repetición del juicio con un nuevo jurado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Es claro, así, que la Sentencia impugnada aparece motivada. Cuestión distinta es la de que esa motivación cumpla las exigencias propias del derecho a la tutela judicial efectiva — art. 24.1 CE. Y, ya en este terreno, ha de señalarse que la tarea de constatar y valorar las respuestas del Jurado para atribuirles la calificación jurídica de contradictorias o no y vincular a esa calificación la consecuencia jurídica —en caso afirmativo— de la anulación de la Sentencia impugnada en casación forma parte de la función de juzgar (art. 117.3 CE) atribuida al Tribunal Supremo, en concreto, tratándose del recurso de casación, como “órgano jurisdiccional superior” en el orden penal (art. 123.1 CE).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El recurso de amparo en el que se invoque el art. 24.1 CE —como ha destacado reiteradamente nuestra jurisprudencia con formulaciones diversas— no sitúa a este Tribunal en la posición de volver a realizar un juicio equivalente al del recurso de casación sobre la Sentencia dictada en casación por el Tribunal Supremo. Los criterios del control que realiza el Tribunal Supremo sobre la sentencia impugnada en casación y el Tribunal Constitucional sobre la sentencia impugnada en amparo —en el que se invoque el art. 24.1 CE— son evidentemente distintos; y la densidad del control en el segundo caso es, por cierto, mucho menor que en el primero. El control atribuido al Tribunal Supremo viene delimitado por la aplicación de las normas que regulan los motivos de casación. El control que sobre la sentencia dictada en casación —que sea impugnada con apoyo en el art. 24.1 CE a través del recurso de amparo— corresponde al Tribunal Constitucional “ha de limitarse a aquellos supuestos en los que la resolución judicial sea manifiestamente infundada, arbitraria, irrazonada o irrazonable o fruto de un error patente, supuestos éstos que hemos llegado a denominar de simple apariencia del ejercicio de la Justicia (SSTC 148/1994, de 12 de mayo, FJ 2; 2/1997, de 22 de abril, FJ 2; 147/1999, de 4 de agosto, FJ 3; 109/2000, de 5 de mayo, FJ 2)” (STC 169/2004, de 6 de octubre, FJ 7, dictada sobre un caso relativo a una revocación de Sentencia absolutoria del Tribunal del Jurado).</w:t>
+        <w:t xml:space="preserve">El recurso de amparo en el que se invoque el art. 24.1 CE —como ha destacado reiteradamente nuestra jurisprudencia con formulaciones diversas— no sitúa a este Tribunal en la posición de volver a realizar un juicio equivalente al del recurso de casación sobre la Sentencia dictada en casación por el Tribunal Supremo. Los criterios del control que realiza el Tribunal Supremo sobre la sentencia impugnada en casación y el Tribunal Constitucional sobre la sentencia impugnada en amparo —en el que se invoque el art. 24.1 CE— son evidentemente distintos; y la densidad del control en el segundo caso es, por cierto, mucho menor que en el primero. El control atribuido al Tribunal Supremo viene delimitado por la aplicación de las normas que regulan los motivos de casación. El control que sobre la sentencia dictada en casación —que sea impugnada con apoyo en el art. 24.1 CE a través del recurso de amparo— corresponde al Tribunal Constitucional “ha de limitarse a aquellos supuestos en los que la resolución judicial sea manifiestamente infundada, arbitraria, irrazonada o irrazonable o fruto de un error patente, supuestos éstos que hemos llegado a denominar de simple apariencia del ejercicio de la Justicia (SSTC 148/1994, de 12 de mayo, FJ 2; 2/1997, de 13 de enero, FJ 3; 147/1999, de 4 de agosto, FJ 3; 109/2000, de 5 de mayo, FJ 2)” (STC 169/2004, de 6 de octubre, FJ 7, dictada sobre un caso relativo a una revocación de Sentencia absolutoria del Tribunal del Jurado).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Con esta perspectiva, cae fuera de la jurisdicción de este Tribunal pronunciar un juicio sobre cuál de las calificaciones relativas a la compatibilidad o contradicción entre las respuestas del Jurado —si la de la Sentencia del Tribunal Superior de Justicia o la del Tribunal Supremo— resulta más convincente, o cuál de ellas debe considerarse como la correcta en Derecho. Aquí sólo puede constatarse que no es posible imputar al pronunciamiento del Tribunal Supremo ninguno de los defectos que delimitan el ámbito de nuestro control en este caso: la arbitrariedad, la irrazonabilidad o el error patente.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">