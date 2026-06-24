--- v0 (2025-12-17)
+++ v1 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 26 de septiembre de 2005</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Guillermo Jiménez Sánchez, Presidente, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Ramón Rodríguez Arribas y don Pascual Sala Sánchez, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Guillermo Jiménez Sánchez, Presidente, don Vicente Conde Martín de Hijas, doña Elisa Pérez Vera, don Ramón Rodríguez Arribas y don Pascual Sala Sánchez, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -958,51 +958,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Una vez sentado que la información relativa al gasto del recurrente afecta al ámbito de intimidad constitucionalmente protegido en el art. 18.1 CE, procede seguidamente comprobar si la injerencia en dicha esfera de reserva fue o no legítima. A este respecto hemos venido señalando que, para que la afectación del ámbito de intimidad constitucionalmente protegido resulte conforme con el art. 18.1 CE, es preciso que concurran cuatro requisitos: en primer lugar, que exista un fin constitucionalmente legítimo; en segundo lugar, que la intromisión en el derecho esté prevista en la ley; en tercer lugar (sólo como regla general), que la injerencia en la esfera de privacidad constitucionalmente protegida se acuerde mediante una resolución judicial motivada; y, finalmente, que se observe el principio de proporcionalidad, esto es, que la medida adoptada sea idónea para alcanzar el fin constitucionalmente legítimo perseguido con ella, que sea necesaria o imprescindible al efecto (que no existan otras medidas más moderadas o menos agresivas para la consecución de tal propósito con igual eficacia) y, finalmente, que sea proporcionada en sentido estricto (ponderada o equilibrada por derivarse de ella más beneficios o ventajas para el interés general que perjuicios sobre otros bienes o valores en conflicto) [SSTC 207/1996, de 16 de diciembre, FJ 4; y 70/2002, de 3 de abril, FJ 10 a)]. Pues bien, todos estos requisitos concurren en el presente supuesto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">5. Como hemos señalado una de las exigencias que necesariamente habrán de observarse para que una intromisión en la intimidad protegida sea susceptible de reputarse como legítima es que persiga un fin constitucionalmente legítimo, o, lo que es igual, que tenga justificación en otro derecho o bien igualmente reconocido en nuestro texto constitucional [SSTC 37/1989, de 15 de febrero, FFJJ 7 y 8; 142/1993, de 22 de abril, FJ 9; 7/1994, de 17 de enero, FJ 3 B); 57/1994, de 28 de febrero, FJ 6; 207/1996, de 16 diciembre, FJ 4 a); 234/1997, de 18 de diciembre, FJ 9 b); 70/2002, de 3 de abril, FJ 10 a)]. A este respecto es indiscutible que la lucha contra el fraude fiscal es un fin y un mandato que la Constitución impone a todos los poderes públicos, singularmente al legislador y a los órganos de la Administración tributaria (SSTC 79/1990, de 26 de abril, FJ 3; 46/2000, de 17 de febrero, FJ 6; 194/2000, de 19 de julio, FJ 5; y 255/2004, de 22 de diciembre, FJ 5), razón por la cual este Tribunal Constitucional ha tenido ya ocasión de declarar que para el efectivo cumplimiento del deber que impone el art. 31.1 CE es imprescindible la actividad inspectora y comprobatoria de la Administración tributaria, ya que de otro modo se produciría una distribución injusta en la carga fiscal (SSTC 110/1984, de 26 de noviembre, FJ 3; y 76/1990, de 26 de abril, FJ 3). De lo anterior se sigue que el legislador ha de habilitar las potestades o los instrumentos jurídicos que sean necesarios y adecuados para que, dentro del respeto debido a los principios y derechos constitucionales, la Administración esté en condiciones de hacer efectivo el cobro de las deudas tributarias (STC 76/1990, de 26 de abril, FJ 3). Y no cabe duda de que “el deber de comunicación de datos con relevancia tributaria se convierte, entonces, en un instrumento necesario, no sólo para una contribución justa a los gastos generales (art. 31.1 CE), sino también para una gestión tributaria eficaz, modulando el contenido del derecho fundamental a la intimidad personal y familiar del art. 18.1 CE” (AATC 197/2003, de 16 de junio, FJ 2; y 212/2003, de 30 de junio, FJ 2; y en sentido similar SSTC 110/1984, de 26  de noviembre, FJ 5; 143/1994, de 9 de mayo, FJ 6; y 292/2000, de 30 de diciembre, FJ 9).</w:t>
+        <w:t xml:space="preserve">5. Como hemos señalado una de las exigencias que necesariamente habrán de observarse para que una intromisión en la intimidad protegida sea susceptible de reputarse como legítima es que persiga un fin constitucionalmente legítimo, o, lo que es igual, que tenga justificación en otro derecho o bien igualmente reconocido en nuestro texto constitucional [SSTC 37/1989, de 15 de febrero, FFJJ 7 y 8; 142/1993, de 22 de abril, FJ 9; 7/1994, de 17 de enero, FJ 3 B); 57/1994, de 28 de febrero, FJ 6; 207/1996, de 16 diciembre, FJ 4 a); 234/1997, de 18 de diciembre, FJ 9 b); 70/2002, de 3 de abril, FJ 10 a)]. A este respecto es indiscutible que la lucha contra el fraude fiscal es un fin y un mandato que la Constitución impone a todos los poderes públicos, singularmente al legislador y a los órganos de la Administración tributaria (SSTC 79/1990, de 26 de abril, FJ 3; 46/2000, de 17 de febrero, FJ 6; 194/2000, de 19 de julio, FJ 5; y 255/2004, de 23 de diciembre, FJ 5), razón por la cual este Tribunal Constitucional ha tenido ya ocasión de declarar que para el efectivo cumplimiento del deber que impone el art. 31.1 CE es imprescindible la actividad inspectora y comprobatoria de la Administración tributaria, ya que de otro modo se produciría una distribución injusta en la carga fiscal (SSTC 110/1984, de 26 de noviembre, FJ 3; y 76/1990, de 26 de abril, FJ 3). De lo anterior se sigue que el legislador ha de habilitar las potestades o los instrumentos jurídicos que sean necesarios y adecuados para que, dentro del respeto debido a los principios y derechos constitucionales, la Administración esté en condiciones de hacer efectivo el cobro de las deudas tributarias (STC 76/1990, de 26 de abril, FJ 3). Y no cabe duda de que “el deber de comunicación de datos con relevancia tributaria se convierte, entonces, en un instrumento necesario, no sólo para una contribución justa a los gastos generales (art. 31.1 CE), sino también para una gestión tributaria eficaz, modulando el contenido del derecho fundamental a la intimidad personal y familiar del art. 18.1 CE” (AATC 197/2003, de 16 de junio, FJ 2; y 212/2003, de 30 de junio, FJ 2; y en sentido similar SSTC 110/1984, de 26  de noviembre, FJ 5; 143/1994, de 9 de mayo, FJ 6; y 292/2000, de 30 de diciembre, FJ 9).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Según lo que antecede la investigación por la Inspección de los tributos de los datos con trascendencia tributaria de los obligados tributarios que obran en poder de las entidades crediticias tiene su justificación en la protección del citado deber de contribuir. En particular es evidente que la indagación, en el presente caso, del destino de los cheques librados estaba plenamente justificada por la necesidad de identificar al verdadero titular de la cuenta corriente en la que se descubrieron las partidas no declaradas. En buena lógica, de la que inequívocamente hizo uso la Inspección en este caso, determinar quién disponía periódicamente de los fondos, mediante el libramiento de cheques o de cualquier otra forma, posibilitaba la atribución de la titularidad de la cuenta, que era, en última instancia, el objetivo buscado, por lo que ningún reproche se le puede hacer a la Administración tributaria desde esta perspectiva al perseguir con su requerimiento de información un fin constitucionalmente lícito.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">