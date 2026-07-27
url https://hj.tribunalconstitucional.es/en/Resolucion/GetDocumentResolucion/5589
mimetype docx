--- v0 (2025-12-13)
+++ v1 (2026-07-27)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 15 de diciembre de 2005</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez y don Manuel Aragón Reyes, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez y don Manuel Aragón Reyes, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>