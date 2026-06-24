--- v0 (2025-12-15)
+++ v1 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 21 de diciembre de 2005</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1471,51 +1471,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">9. La doctrina constitucional relevante para la resolución de este segundo motivo de impugnación de la Ley de fundaciones de la Comunidad de Madrid se halla sintetizada en la STC 162/1996, de 17 de octubre (FJ 3); síntesis que posteriormente se reproduce en la STC 150/1998, de 2 de julio (FJ 4). De acuerdo con dicha doctrina, “cierto es que este Tribunal no es Juez de la calidad técnica de las Leyes (SSTC 341/1993 y 164/1995), pero no ha dejado de advertir sobre los riesgos de ciertas prácticas legislativas potencialmente inconstitucionales por inadecuadas al sistema de fuentes configurado en la Constitución. Así lo hizo respecto de la reproducción por Ley de preceptos constitucionales (STC 76/1983, FJ 23), en otros casos en los que Leyes autonómicas reproducían normas incluidas en la legislación básica del Estado (SSTC 40/1981 y 26/1982, entre otras muchas) o, incluso, cuando por Ley ordinaria se reiteraban preceptos contenidos en una Ley Orgánica. Prácticas todas ellas que pueden mover a la confusión normativa y conducir a la inconstitucionalidad derivada de la norma, como ocurre en aquellos supuestos en los que el precepto reproducido pierde su vigencia o es modificado, manteniéndose vigente, sin embargo, el que lo reproducía”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Este riesgo adquiere una especial intensidad cuando concurre el vicio de incompetencia material de la Comunidad Autónoma, “porque si la reproducción de normas estatales por Leyes autonómicas es ya una técnica peligrosamente abierta a potenciales inconstitucionalidades, esta operación se convierte en ilegítima cuando las Comunidades Autónomas carecen de toda competencia para legislar sobre una materia (STC 35/1983). En este sentido, cumple recordar lo declarado por este Tribunal en su STC 10/1982 (FJ 8) y más recientemente recogido en las SSTC 62/1991 [FJ 4, apartado b)] y 147/1993 (FJ 4) como antes citamos, la ‘simple reproducción por la legislación autonómica además de ser una peligrosa técnica legislativa, incurre en inconstitucionalidad por invasión de competencias en materias cuya regulación no corresponde a las Comunidades Autónomas” (ibidem). Aunque también hemos precisado que “esta proscripción de la reiteración o reproducción de normas ... por el legislador autonómico (leges repetitae) no debemos extenderla a aquellos supuestos en que la reiteración simplemente consiste en incorporar a la normativa autonómica, ejercida ésta en su ámbito competencial, determinados preceptos del ordenamiento procesal general con la sola finalidad de dotar de sentido o inteligibilidad al texto normativo aprobado por el Parlamento autonómico” (STC 47/2004, de 29 de marzo, FJ 8).</w:t>
+        <w:t xml:space="preserve">Este riesgo adquiere una especial intensidad cuando concurre el vicio de incompetencia material de la Comunidad Autónoma, “porque si la reproducción de normas estatales por Leyes autonómicas es ya una técnica peligrosamente abierta a potenciales inconstitucionalidades, esta operación se convierte en ilegítima cuando las Comunidades Autónomas carecen de toda competencia para legislar sobre una materia (STC 35/1983). En este sentido, cumple recordar lo declarado por este Tribunal en su STC 10/1982 (FJ 8) y más recientemente recogido en las SSTC 62/1991 [FJ 4, apartado b)] y 147/1993 (FJ 4) como antes citamos, la ‘simple reproducción por la legislación autonómica además de ser una peligrosa técnica legislativa, incurre en inconstitucionalidad por invasión de competencias en materias cuya regulación no corresponde a las Comunidades Autónomas” (ibidem). Aunque también hemos precisado que “esta proscripción de la reiteración o reproducción de normas ... por el legislador autonómico (leges repetitae) no debemos extenderla a aquellos supuestos en que la reiteración simplemente consiste en incorporar a la normativa autonómica, ejercida ésta en su ámbito competencial, determinados preceptos del ordenamiento procesal general con la sola finalidad de dotar de sentido o inteligibilidad al texto normativo aprobado por el Parlamento autonómico” (STC 47/2004, de 25 de marzo, FJ 8).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Recapitulando todo lo anterior y a efectos de nuestro enjuiciamiento, cabe distinguir dos supuestos de reproducción de normas estatales por las autonómicas, de los que se derivan consecuencias distintas. El primer supuesto se produce cuando la norma reproducida y la que reproduce se encuadran en una materia sobre la que ostentan competencias tanto el Estado como la Comunidad Autónoma. El segundo tiene lugar cuando la reproducción se concreta en normas relativas a materias en las que la Comunidad Autónoma carece de competencias. Pues bien, de acuerdo con la doctrina antes expuesta, mientras que en el segundo la falta de habilitación autonómica debe conducirnos a declarar la inconstitucionalidad de la norma que transcribe la norma estatal (salvo supuestos excepcionales como el aludido en la STC 47/2004, de 25 de marzo), en el primero, al margen de reproches de técnica legislativa, la consecuencia no será siempre la inconstitucionalidad, sino que habrá que estar a los efectos que tal reproducción pueda producir en el caso concreto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Todavía antes de enjuiciar la adecuación al orden constitucional y estatutario de los preceptos impugnados, resulta pertinente aclarar que, como ha quedado dicho, el objeto del actual proceso constitucional es la Ley 1/1998, de 2 de marzo, de fundaciones de la Comunidad de Madrid. En su consecuencia, únicamente debemos examinar el encuadramiento competencial de los preceptos de la Ley estatal que sirven de contraste cuando dicho examen sea requisito indispensable para resolver las dudas de constitucionalidad que concretamente nos plantean los actores. Dicho de otro modo, el cuestionamiento de la calificación competencial de todos los preceptos estatales, llevado a cabo por el Letrado autonómico en sus alegaciones, queda fuera del presente proceso constitucional.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">