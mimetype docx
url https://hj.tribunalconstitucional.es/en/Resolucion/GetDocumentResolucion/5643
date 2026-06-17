--- v0 (2025-12-11)
+++ v1 (2026-06-17)
@@ -1278,51 +1278,78 @@
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Estimar el recurso de amparo interpuesto por don Paul Ciaccio y, en su virtud:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1º Declarar que ha sido vulnerado el derecho del recurrente a no ser discriminado por ser homosexual (art. 14 CE).    2º Restablecerlo en su derecho y, a tal fin, anular la Sentencia de la Sala de lo Social del Tribunal Superior de Justicia de Cataluña, de 27 de junio de 2003, dictada en el recurso de suplicación núm. 2089-2003, en proceso de despido.</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">1º Declarar que ha sido vulnerado el derecho del recurrente a no ser discriminado por ser homosexual (art. 14 CE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">2º Restablecerlo en su derecho y, a tal fin, anular la Sentencia de la Sala de lo Social del Tribunal Superior de Justicia de Cataluña, de 27 de junio de 2003, dictada en el recurso de suplicación núm. 2089-2003, en proceso de despido.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>