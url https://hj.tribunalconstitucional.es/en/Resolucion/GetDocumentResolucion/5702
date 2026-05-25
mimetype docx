--- v0 (2025-12-16)
+++ v1 (2026-05-25)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 30 de marzo de 2006</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -706,51 +706,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El planteamiento de la presente cuestión es ciertamente paradójico. El órgano judicial entiende que la medida de amonestación no puede imponerse en ningún caso sin un trámite de audiencia; trámite por el que puede perfectamente optar en virtud, justamente, de la propia regla 7 que aquí cuestiona. En efecto, dicha regla permite que el Juez amoneste al menor en la fase de comparecencia que tiene lugar durante la tramitación del expediente o que, concluido el expediente, le imponga esa misma medida tras la celebración de una audiencia. La regla 7 del art. 15.1 LOJM hace posible, ciertamente, que el Juez acuerde, inter alia, la celebración de una audiencia, de manera que está en su mano evitar el efecto -inconstitucional, en opinión del Juzgado proponente- de la imposición de una medida de amonestación sin apurar previamente ese trámite. El expediente puede también concluir sin que se adopte ninguna de las decisiones referidas en la regla 7, supuesto en el cual el Ministerio público, por así disponerlo la regla 8, debe elevar al Juzgado, con el expediente, un escrito de alegaciones en el que ha de solicitar la adopción de alguna de las medidas ya contempladas en la regla 7. Y de conformidad con la regla 9, también cuestionada, si la medida solicitada por el Fiscal es la de amonestación, “el Juez de Menores, sin necesidad de abrir la audiencia y oído el menor, dictará el acuerdo que proceda”, siendo evidente que el Juez puede denegar la medida interesada por el Ministerio público y, por tanto, ordenar el trámite de audiencia. En definitiva, pues, y como alega el Abogado del Estado, el órgano judicial puede perfectamente alcanzar por sí mismo el resultado que, de estimarse su cuestión, se seguiría de la declaración de inconstitucionalidad de las normas cuyo juicio nos demanda.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2. De acuerdo con nuestra muy reiterada doctrina, “es a los Jueces y Tribunales ordinarios que plantean las cuestiones de inconstitucionalidad a quienes, en principio, corresponde comprobar y exteriorizar la existencia del llamado juicio de relevancia, de modo que el Tribunal Constitucional no puede invadir ámbitos que, primera y principalmente, corresponden a aquéllos, adentrándose a sustituir o rectificar el criterio de los órganos judiciales proponentes, salvo en los supuestos en que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se desprenda que no existe nexo causal entre la validez de los preceptos legales cuestionados y la decisión a adoptar en el proceso a quo, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad y evitar que los órganos judiciales puedan transferir al Tribunal Constitucional la decisión de litigios que pueden ser resueltos sin acudir a las facultades que este Tribunal tiene para excluir del ordenamiento las normas inconstitucionales [SSTC 189/1991, de 3 de octubre, FJ 2; 337/1994, de 23 de diciembre, FJ 4 a); 174/1998, de 23 de julio, FJ 1; 203/1998, de 15 de octubre, FJ 2; 67/2002, de 21 de marzo, FJ 2; y 63/2003, de 27 de marzo, FJ 2]” (STC 255/2004, de 22 de diciembre, FJ 2).</w:t>
+        <w:t xml:space="preserve">2. De acuerdo con nuestra muy reiterada doctrina, “es a los Jueces y Tribunales ordinarios que plantean las cuestiones de inconstitucionalidad a quienes, en principio, corresponde comprobar y exteriorizar la existencia del llamado juicio de relevancia, de modo que el Tribunal Constitucional no puede invadir ámbitos que, primera y principalmente, corresponden a aquéllos, adentrándose a sustituir o rectificar el criterio de los órganos judiciales proponentes, salvo en los supuestos en que de manera notoria, sin necesidad de examinar el fondo debatido y en aplicación de principios jurídicos básicos se desprenda que no existe nexo causal entre la validez de los preceptos legales cuestionados y la decisión a adoptar en el proceso a quo, ya que en tales casos sólo mediante la revisión del juicio de relevancia es posible garantizar el control concreto de constitucionalidad que corresponde a la cuestión de inconstitucionalidad y evitar que los órganos judiciales puedan transferir al Tribunal Constitucional la decisión de litigios que pueden ser resueltos sin acudir a las facultades que este Tribunal tiene para excluir del ordenamiento las normas inconstitucionales [SSTC 189/1991, de 3 de octubre, FJ 2; 337/1994, de 23 de diciembre, FJ 4 a); 174/1998, de 23 de julio, FJ 1; 203/1998, de 15 de octubre, FJ 2; 67/2002, de 21 de marzo, FJ 2; y 63/2003, de 27 de marzo, FJ 2]” (STC 255/2004, de 23 de diciembre, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el presente caso, el sistema normativo en el que se insertan los preceptos cuestionados permite que el órgano judicial celebre en todo caso la audiencia que, en el sentir del Juzgado proponente, es inexcusable para la mejor garantía de los derechos del menor. Respecto a la cláusula 9 el término debe entenderse con carácter potestativo y por tanto el Juez puede decidir libremente si abre o no el trámite de audiencia.  Así las cosas, cuestionar la constitucionalidad de la regla 7 del art.  15.1 LOJM (redactado por la Ley Orgánica 4/1992) cuando no se está en la obligación de aplicarla es tanto como hacer de la cuestión un instrumento de control abstracto de la constitucionalidad de la ley, desligado por completo de las necesidades del caso concreto de cuya resolución se trata en el proceso a quo. En palabras de uno de nuestros primeros pronunciamientos, la cuestión de inconstitucionalidad “no es una acción concedida para impugnar de modo directo y con carácter abstracto la validez de la ley, sino un instrumento puesto a disposición de los órganos judiciales para conciliar la doble obligación en que se encuentran de actuar sometidos a la ley y a la Constitución” (STC 17/1981, de 1 de junio, FJ 1). El sometimiento del Juzgado de Menores a la Ley Orgánica 4/1992 no se traduce necesariamente en una contradicción de la legalidad con la Constitución que sólo pueda superarse con una inaplicación de la ley que al Juez le está, por definición, prohibida si trae causa de un juicio de inconstitucionalidad. Sin desvincularse de la legalidad a la que se debe, el Juzgado de acuerdo con la regla 9 del art. 15.1 LOJM puede celebrar la audiencia que considera inexcusable, y no precisa, por ello, ser dispensado de la aplicación de la regla 7 del art. 15.1 por medio de un pronunciamiento de inconstitucionalidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Juzgado puede entender que la posibilidad que, como alternativa, también admite la Ley es en sí misma contraria a la Constitución. Sin embargo, en la medida en que dicha alternativa no le es insuperable, resulta del todo irrelevante a los efectos de dar solución al supuesto concreto planteado en el proceso judicial del que está efectivamente conociendo, de manera que, desconectada del asunto sobre el que ha de ejercer la jurisdicción, su duda de constitucionalidad adquiere una dimensión abstracta que es por completo ajena al procedimiento previsto en el art. 163 CE y que, en definitiva, se erige en obstáculo procesal para un pronunciamiento de fondo por parte de este Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">