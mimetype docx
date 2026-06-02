--- v0 (2025-12-15)
+++ v1 (2026-06-02)
@@ -1075,51 +1075,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">6. A la luz de la doctrina expuesta procede concretar, en primer lugar, cuál es la finalidad que persigue la norma cuestionada, para luego determinar si la medida adoptada para alcanzar el fin es necesaria, razonable y proporcionada al mismo. Y a este respecto debemos señalar que es pacíficamente aceptado que el art. 36.2 de la Ley 29/1987 persigue facilitar la gestión tributaria y, particularmente, la práctica de notificaciones de los actos administrativos en el impuesto sobre sucesiones y donaciones.  En este sentido, señala el Abogado del Estado que la norma cuestionada busca “favorecer la mejor gestión tributaria” facilitando al mismo tiempo a los interesados “el cumplimiento de su obligación de declarar”, y el Fiscal General del Estado, tras señalar que el precepto cuestionado tiene como finalidad legítima “la mayor agilidad y mejor eficiencia en la gestión tributaria” del impuesto sobre sucesiones y donaciones, subraya que se introdujo para “superar las enormes dificultades que en la gestión de este impuesto había supuesto el problema de las notificaciones al interesado de las liquidaciones” del mismo que “realizaba la propia Administración tributaria y que habían acarreado la declaración de nulidad de muchos actos de comunicación por una jurisprudencia consolidada” del Tribunal Supremo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Pues bien, conviene dejar claro desde un principio que el precepto cuestionado atiende a una finalidad que, como dijimos en el fundamento jurídico 4 de la STC 73/1996, de 30 de abril, es constitucionalmente legítima, a saber: “la eficiencia en la gestión tributaria” o, más concretamente, “la necesaria protección de la eficacia de la actuación administrativa (art. 103.1 CE)” en orden a la gestión de los tributos (en este caso, del impuesto sobre sucesiones y donaciones). Ahora bien, como también hemos señalado en otras ocasiones, “el hecho de que el fin sea constitucionalmente legítimo no significa que también lo sean los medios concretos utilizados para alcanzarlo” (SSTC 194/2000, de 19 de julio, FJ 5; y 255/2004, de 22 de diciembre, FJ 6), ya que para que esto último suceda es preciso que se respeten escrupulosamente todos los principios, derechos y garantías establecidos en la Constitución. Y esta última exigencia es, precisamente, a juicio de la Sección Segunda de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de Castilla-La Mancha, la que no cumple el art. 36.2 de la Ley 29/1987, en la medida en que vulnera el derecho a obtener la tutela efectiva de los Jueces y Tribunales, sin que, en ningún caso, pueda producirse indefensión, garantizado en el art. 24.1 CE.</w:t>
+        <w:t xml:space="preserve">Pues bien, conviene dejar claro desde un principio que el precepto cuestionado atiende a una finalidad que, como dijimos en el fundamento jurídico 4 de la STC 73/1996, de 30 de abril, es constitucionalmente legítima, a saber: “la eficiencia en la gestión tributaria” o, más concretamente, “la necesaria protección de la eficacia de la actuación administrativa (art. 103.1 CE)” en orden a la gestión de los tributos (en este caso, del impuesto sobre sucesiones y donaciones). Ahora bien, como también hemos señalado en otras ocasiones, “el hecho de que el fin sea constitucionalmente legítimo no significa que también lo sean los medios concretos utilizados para alcanzarlo” (SSTC 194/2000, de 19 de julio, FJ 5; y 255/2004, de 23 de diciembre, FJ 6), ya que para que esto último suceda es preciso que se respeten escrupulosamente todos los principios, derechos y garantías establecidos en la Constitución. Y esta última exigencia es, precisamente, a juicio de la Sección Segunda de la Sala de lo Contencioso-Administrativo del Tribunal Superior de Justicia de Castilla-La Mancha, la que no cumple el art. 36.2 de la Ley 29/1987, en la medida en que vulnera el derecho a obtener la tutela efectiva de los Jueces y Tribunales, sin que, en ningún caso, pueda producirse indefensión, garantizado en el art. 24.1 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">7. Acabamos de concluir que el precepto cuestionado persigue una finalidad constitucionalmente legítima, a saber, una mayor eficacia en la gestión del impuesto sobre sucesiones y donaciones. Procede ahora, pues, examinar si la medida concreta que se adopta por la norma legal para atender a dicho fin es necesaria, razonable y proporcionada al mismo. Y, a este respecto, podemos ya adelantar, a la luz de la doctrina expuesta, que la previsión del art. 36.2 de la Ley 29/1987, del impuesto sobre sucesiones y donaciones, supone un obstáculo para el “acceso a la tutela judicial” efectiva de los obligados tributarios que puede calificarse como desproporcionado y, por ende, contrario al art. 24.1 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">